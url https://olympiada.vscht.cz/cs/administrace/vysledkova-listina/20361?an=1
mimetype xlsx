--- v0 (2026-04-15)
+++ v1 (2026-06-06)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="75">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-15 19:17:01.550308 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-06 21:55:47.469389 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Brno-město)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -1478,128 +1478,128 @@
     </row>
     <row r="37" spans="1:7" ht="23" customHeight="1">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="10">
         <v>7</v>
       </c>
       <c r="F37" s="10">
         <v>15.5</v>
       </c>
       <c r="G37" s="10">
         <v>22.5</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="23" customHeight="1">
-      <c r="A38" s="11"/>
-      <c r="B38" s="12" t="s">
+      <c r="A38" s="7"/>
+      <c r="B38" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="C38" s="13" t="s">
+      <c r="C38" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="D38" s="13" t="s">
+      <c r="D38" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E38" s="14"/>
-[...1 lines deleted...]
-      <c r="G38" s="14">
+      <c r="E38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="23" customHeight="1">
-      <c r="A39" s="11"/>
-      <c r="B39" s="12" t="s">
+      <c r="A39" s="7"/>
+      <c r="B39" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C39" s="13" t="s">
+      <c r="C39" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="D39" s="13" t="s">
+      <c r="D39" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="E39" s="14"/>
-[...1 lines deleted...]
-      <c r="G39" s="14">
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="11"/>
       <c r="B40" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
     </row>
     <row r="41" spans="1:7" ht="23" customHeight="1">
-      <c r="A41" s="11"/>
-      <c r="B41" s="12" t="s">
+      <c r="A41" s="7"/>
+      <c r="B41" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="C41" s="13" t="s">
+      <c r="C41" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="D41" s="13" t="s">
+      <c r="D41" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E41" s="14"/>
-[...1 lines deleted...]
-      <c r="G41" s="14">
+      <c r="E41" s="10"/>
+      <c r="F41" s="10"/>
+      <c r="G41" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="23" customHeight="1">
-      <c r="A42" s="11"/>
-      <c r="B42" s="12" t="s">
+      <c r="A42" s="7"/>
+      <c r="B42" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="C42" s="13" t="s">
+      <c r="C42" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="D42" s="13" t="s">
+      <c r="D42" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="E42" s="14"/>
-[...1 lines deleted...]
-      <c r="G42" s="14">
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>