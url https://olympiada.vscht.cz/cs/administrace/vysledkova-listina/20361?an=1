--- v1 (2026-06-06)
+++ v2 (2026-07-26)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="75">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 21:55:47.469389 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-26 12:22:37.770492 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Brno-město)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>