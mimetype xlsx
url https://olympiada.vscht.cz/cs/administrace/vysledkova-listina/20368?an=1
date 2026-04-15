--- v1 (2026-02-05)
+++ v2 (2026-04-15)
@@ -20,138 +20,138 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="31">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-02-05 12:22:53.410117 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-04-15 19:26:08.067996 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Klatovy)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Korous, Hynek</t>
   </si>
   <si>
     <t>G, Strakonice, Máchova 174</t>
   </si>
   <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>Cariková, Magdalena</t>
+  </si>
+  <si>
+    <t>G Jaroslava Vrchlického, Klatovy, Národních mučedníků 347</t>
+  </si>
+  <si>
     <t>1/4</t>
   </si>
   <si>
-    <t>Cariková, Magdalena</t>
-[...4 lines deleted...]
-  <si>
     <t>Matějková, Justýna</t>
   </si>
   <si>
     <t>5/8</t>
   </si>
   <si>
     <t>Ritterová, Veronika</t>
   </si>
   <si>
     <t>ZŠ Horažďovice, Blatenská 540, p.o.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Věnečková, Lenka</t>
   </si>
   <si>
     <t>4/8</t>
   </si>
   <si>
     <t>Tauerová, Magdaléna</t>
   </si>
   <si>
     <t>Bigasová, Štěpánka</t>
   </si>
   <si>
     <t>Trnková, Anna</t>
   </si>
   <si>
     <t>Holeček, Václav</t>
   </si>
   <si>
     <t>ZŠ Sušice, Lerchova ul. 1112, okres Klatovy</t>
   </si>
   <si>
     <t>Končal, Miroslav</t>
   </si>
   <si>
     <t>Vlček, Rudolf</t>
-  </si>
-[...1 lines deleted...]
-    <t>2/6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -689,247 +689,247 @@
       </c>
       <c r="D8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="10">
         <v>47.5</v>
       </c>
       <c r="F8" s="10">
         <v>39</v>
       </c>
       <c r="G8" s="10">
         <v>86.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E9" s="10">
         <v>31</v>
       </c>
       <c r="F9" s="10">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="10">
         <v>31.75</v>
       </c>
       <c r="F10" s="10">
         <v>32.5</v>
       </c>
       <c r="G10" s="10">
         <v>64.25</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10">
         <v>33.25</v>
       </c>
       <c r="F11" s="10">
         <v>30.5</v>
       </c>
       <c r="G11" s="10">
         <v>63.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" s="10">
         <v>27</v>
       </c>
       <c r="F12" s="10">
         <v>36</v>
       </c>
       <c r="G12" s="10">
         <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" s="10">
         <v>22.5</v>
       </c>
       <c r="F13" s="10">
         <v>36</v>
       </c>
       <c r="G13" s="10">
         <v>58.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" s="10">
         <v>24</v>
       </c>
       <c r="F14" s="10">
         <v>34</v>
       </c>
       <c r="G14" s="10">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" s="10">
         <v>21.5</v>
       </c>
       <c r="F15" s="10">
         <v>33</v>
       </c>
       <c r="G15" s="10">
         <v>54.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10">
         <v>17.75</v>
       </c>
       <c r="F16" s="10">
         <v>18</v>
       </c>
       <c r="G16" s="10">
         <v>35.75</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="23" customHeight="1">
       <c r="A17" s="11"/>
       <c r="B17" s="12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
     </row>
     <row r="18" spans="1:6" ht="23" customHeight="1">
       <c r="A18" s="11"/>
       <c r="B18" s="12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>