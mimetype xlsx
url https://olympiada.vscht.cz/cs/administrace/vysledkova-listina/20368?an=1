--- v2 (2026-04-15)
+++ v3 (2026-06-06)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="31">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-15 19:26:08.067996 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-06 22:02:51.286276 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Klatovy)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>