--- v3 (2026-06-06)
+++ v4 (2026-07-27)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="31">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:02:51.286276 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-27 16:09:26.118575 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Klatovy)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>