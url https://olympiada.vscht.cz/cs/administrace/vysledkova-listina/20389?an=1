--- v0 (2026-04-15)
+++ v1 (2026-06-06)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="36">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-15 19:17:54.456720 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-06 21:55:37.031757 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Česká Lípa)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -947,63 +947,63 @@
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="10">
         <v>13.5</v>
       </c>
       <c r="F19" s="10">
         <v>15</v>
       </c>
       <c r="G19" s="10">
         <v>28.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
-      <c r="A20" s="11"/>
-      <c r="B20" s="12" t="s">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="13" t="s">
+      <c r="C20" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D20" s="13" t="s">
-[...4 lines deleted...]
-      <c r="G20" s="14">
+      <c r="D20" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="11"/>
       <c r="B21" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="11"/>
       <c r="B22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>31</v>
       </c>