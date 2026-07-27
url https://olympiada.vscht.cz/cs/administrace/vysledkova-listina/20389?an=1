--- v1 (2026-06-06)
+++ v2 (2026-07-27)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="36">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 21:55:37.031757 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-27 21:26:58.118941 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Česká Lípa)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>