--- v1 (2026-01-29)
+++ v2 (2026-04-15)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="39">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-01-29 19:14:29.925090 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-04-15 19:23:33.103980 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 6)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -83,66 +83,66 @@
   <si>
     <t>Vlasák, Jeroným</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Spoustová, Lada</t>
   </si>
   <si>
     <t>Štěpánková, Laura</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Řežábková, Michaela</t>
   </si>
   <si>
     <t>G, Praha 6, Nad Alejí 1952</t>
   </si>
   <si>
     <t>Šuško, Sedrik</t>
   </si>
   <si>
+    <t>X6</t>
+  </si>
+  <si>
     <t>Mikulíková, Viktorie</t>
   </si>
   <si>
     <t>ZŠ a MŠ Červený vrch, Praha 6, Alžírská 26</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Soukeník, Jakub</t>
   </si>
   <si>
     <t>Mensa G, o.p.s.</t>
-  </si>
-[...1 lines deleted...]
-    <t>X6</t>
   </si>
   <si>
     <t>Klouzalová, Anna</t>
   </si>
   <si>
     <t>Prikryl, Vit</t>
   </si>
   <si>
     <t>4/8</t>
   </si>
   <si>
     <t>Koldušková, Šárka</t>
   </si>
   <si>
     <t>ZŠ a MŠ Petřiny - jih, Praha 6, Šantrochova 2</t>
   </si>
   <si>
     <t>Johanides, Marian</t>
   </si>
   <si>
     <t>Etrych, Jonáš</t>
   </si>
   <si>
     <t>Matějková, Agáta</t>
   </si>
@@ -779,301 +779,301 @@
       </c>
       <c r="D12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="10">
         <v>49.5</v>
       </c>
       <c r="F12" s="10">
         <v>28</v>
       </c>
       <c r="G12" s="10">
         <v>77.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10">
         <v>39</v>
       </c>
       <c r="F13" s="10">
         <v>38</v>
       </c>
       <c r="G13" s="10">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" s="10">
         <v>39.25</v>
       </c>
       <c r="F14" s="10">
         <v>37.5</v>
       </c>
       <c r="G14" s="10">
         <v>76.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10">
         <v>47.25</v>
       </c>
       <c r="F15" s="10">
         <v>29</v>
       </c>
       <c r="G15" s="10">
         <v>76.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" s="10">
         <v>39.25</v>
       </c>
       <c r="F16" s="10">
         <v>34</v>
       </c>
       <c r="G16" s="10">
         <v>73.25</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="10">
         <v>42.75</v>
       </c>
       <c r="F17" s="10">
         <v>25.3</v>
       </c>
       <c r="G17" s="10">
         <v>68.05</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" s="10">
         <v>42</v>
       </c>
       <c r="F18" s="10">
         <v>19.5</v>
       </c>
       <c r="G18" s="10">
         <v>61.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="10">
         <v>27.75</v>
       </c>
       <c r="F19" s="10">
         <v>33.75</v>
       </c>
       <c r="G19" s="10">
         <v>61.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>24</v>
       </c>
       <c r="F20" s="10">
         <v>33.3</v>
       </c>
       <c r="G20" s="10">
         <v>57.3</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" s="10">
         <v>29</v>
       </c>
       <c r="F21" s="10">
         <v>25.75</v>
       </c>
       <c r="G21" s="10">
         <v>54.75</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="10">
         <v>32.25</v>
       </c>
       <c r="F22" s="10">
         <v>19.5</v>
       </c>
       <c r="G22" s="10">
         <v>51.75</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" s="10">
         <v>24.75</v>
       </c>
       <c r="F23" s="10">
         <v>26.7</v>
       </c>
       <c r="G23" s="10">
         <v>51.45</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="10">
         <v>17.75</v>
       </c>
       <c r="F24" s="10">
         <v>17.5</v>
       </c>
       <c r="G24" s="10">
         <v>35.25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>