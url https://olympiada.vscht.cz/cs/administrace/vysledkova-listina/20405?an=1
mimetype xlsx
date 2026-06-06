--- v2 (2026-04-15)
+++ v3 (2026-06-06)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="39">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-15 19:23:33.103980 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-06 22:02:08.769406 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 6)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>