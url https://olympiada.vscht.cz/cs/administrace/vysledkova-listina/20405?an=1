--- v3 (2026-06-06)
+++ v4 (2026-07-26)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="39">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:02:08.769406 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-26 11:24:51.657899 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 6)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>