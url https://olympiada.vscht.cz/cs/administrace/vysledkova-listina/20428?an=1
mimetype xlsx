--- v0 (2026-04-15)
+++ v1 (2026-06-06)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="31">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-15 19:08:31.817412 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-06 22:00:15.126899 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 3)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -822,63 +822,63 @@
       </c>
       <c r="C14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="11"/>
       <c r="B15" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
-      <c r="A16" s="11"/>
-      <c r="B16" s="12" t="s">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="13" t="s">
+      <c r="C16" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="D16" s="13" t="s">
+      <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="14"/>
-[...1 lines deleted...]
-      <c r="G16" s="14">
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>