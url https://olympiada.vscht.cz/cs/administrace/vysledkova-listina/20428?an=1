--- v1 (2026-06-06)
+++ v2 (2026-07-27)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="31">
   <si>
     <t>Výsledková listina pro rok 2023/2024</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:00:15.126899 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-27 17:16:10.034566 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 3)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>