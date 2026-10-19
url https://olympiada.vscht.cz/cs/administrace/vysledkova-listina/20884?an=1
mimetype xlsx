--- v1 (2026-06-09)
+++ v2 (2026-10-19)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="24">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 00:18:08.891059 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:52:11.080722 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Školní kolo (Gymnázium, Vlašim, Tylova 271)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -72,50 +72,53 @@
     <t>Test - anorganika</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Kalus, Matyáš</t>
   </si>
   <si>
     <t>G, Vlašim, Tylova 271</t>
   </si>
   <si>
     <t>X7</t>
   </si>
   <si>
     <t>Škvorová, Sára</t>
   </si>
   <si>
     <t>Isabela, Koubová</t>
   </si>
   <si>
     <t>X6</t>
   </si>
   <si>
     <t>Tomáš, Baumruk</t>
+  </si>
+  <si>
+    <t>X8</t>
   </si>
   <si>
     <t>Jírová, Anna</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Doubková, Magdaléna</t>
   </si>
   <si>
     <t>Dostálek, Šimon</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -697,123 +700,123 @@
       </c>
       <c r="E10" s="10">
         <v>13.6</v>
       </c>
       <c r="F10" s="10">
         <v>17.5</v>
       </c>
       <c r="G10" s="10">
         <v>20</v>
       </c>
       <c r="H10" s="10">
         <v>51.1</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E11" s="10">
         <v>17.05</v>
       </c>
       <c r="F11" s="10">
         <v>18.5</v>
       </c>
       <c r="G11" s="10">
         <v>15.25</v>
       </c>
       <c r="H11" s="10">
         <v>50.8</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10">
         <v>14.85</v>
       </c>
       <c r="F12" s="10">
         <v>17.5</v>
       </c>
       <c r="G12" s="10">
         <v>12.75</v>
       </c>
       <c r="H12" s="10">
         <v>45.1</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10">
         <v>15</v>
       </c>
       <c r="F13" s="10">
         <v>16</v>
       </c>
       <c r="G13" s="10">
         <v>13.25</v>
       </c>
       <c r="H13" s="10">
         <v>44.25</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="10">
         <v>8.449999999999999</v>
       </c>
       <c r="F14" s="10">
         <v>16</v>
       </c>
       <c r="G14" s="10">
         <v>6.75</v>
       </c>
       <c r="H14" s="10">
         <v>31.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>