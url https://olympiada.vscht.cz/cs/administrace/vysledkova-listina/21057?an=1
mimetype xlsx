--- v2 (2026-06-10)
+++ v3 (2026-10-19)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:08:37.342269 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:33.228298 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie A</t>
   </si>
   <si>
     <t>Krajské kolo (Vysočina)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -74,66 +74,63 @@
   <si>
     <t>Biochemie</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Jelínková, Eliška</t>
   </si>
   <si>
     <t>G Jihlava</t>
   </si>
   <si>
     <t>6/6</t>
   </si>
   <si>
     <t>Roll, Marek</t>
   </si>
   <si>
     <t>G dr. A. Hrdličky, Humpolec, Komenského 147</t>
   </si>
   <si>
-    <t>X7</t>
+    <t>X8</t>
   </si>
   <si>
     <t>Krpálek, Miroslav</t>
   </si>
   <si>
     <t>G Havlíčkův Brod</t>
   </si>
   <si>
     <t>8/8</t>
   </si>
   <si>
     <t>Lexová, Marie</t>
-  </si>
-[...1 lines deleted...]
-    <t>X8</t>
   </si>
   <si>
     <t>Pokorná, Aneta</t>
   </si>
   <si>
     <t>Nekvinda, Tomáš</t>
   </si>
   <si>
     <t>4/4</t>
   </si>
   <si>
     <t>Vodínská, Lucie</t>
   </si>
   <si>
     <t>G Třebíč</t>
   </si>
   <si>
     <t>Betková, Veronika</t>
   </si>
   <si>
     <t>Zukalová, Veronika</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
@@ -775,235 +772,235 @@
       </c>
       <c r="G10" s="10">
         <v>7.5</v>
       </c>
       <c r="H10" s="10">
         <v>7.25</v>
       </c>
       <c r="I10" s="10">
         <v>26.25</v>
       </c>
       <c r="J10" s="10">
         <v>62.75</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E11" s="10">
         <v>6.75</v>
       </c>
       <c r="F11" s="10">
         <v>10.5</v>
       </c>
       <c r="G11" s="10">
         <v>9.5</v>
       </c>
       <c r="H11" s="10">
         <v>8.75</v>
       </c>
       <c r="I11" s="10">
         <v>25</v>
       </c>
       <c r="J11" s="10">
         <v>60.5</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="10">
         <v>7.13</v>
       </c>
       <c r="F12" s="10">
         <v>5.25</v>
       </c>
       <c r="G12" s="10">
         <v>6.75</v>
       </c>
       <c r="H12" s="10">
         <v>5.5</v>
       </c>
       <c r="I12" s="10">
         <v>27.75</v>
       </c>
       <c r="J12" s="10">
         <v>52.38</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E13" s="10">
         <v>5.25</v>
       </c>
       <c r="F13" s="10">
         <v>1</v>
       </c>
       <c r="G13" s="10">
         <v>5.25</v>
       </c>
       <c r="H13" s="10">
         <v>8.75</v>
       </c>
       <c r="I13" s="10">
         <v>24.75</v>
       </c>
       <c r="J13" s="10">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E14" s="10">
         <v>5</v>
       </c>
       <c r="F14" s="10">
         <v>2</v>
       </c>
       <c r="G14" s="10">
         <v>4.25</v>
       </c>
       <c r="H14" s="10">
         <v>4.25</v>
       </c>
       <c r="I14" s="10">
         <v>25.5</v>
       </c>
       <c r="J14" s="10">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E15" s="10">
         <v>4.38</v>
       </c>
       <c r="F15" s="10">
         <v>1.5</v>
       </c>
       <c r="G15" s="10">
         <v>1</v>
       </c>
       <c r="H15" s="10">
         <v>5.5</v>
       </c>
       <c r="I15" s="10">
         <v>27.5</v>
       </c>
       <c r="J15" s="10">
         <v>39.88</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10">
         <v>2.75</v>
       </c>
       <c r="F16" s="10">
         <v>4.75</v>
       </c>
       <c r="G16" s="10">
         <v>3.25</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="10">
         <v>13.25</v>
       </c>
       <c r="J16" s="10">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:1"/>
     <row r="18" spans="1:1">
       <c r="A18" s="11" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>