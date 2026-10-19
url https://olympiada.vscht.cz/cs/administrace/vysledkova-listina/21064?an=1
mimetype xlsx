--- v3 (2026-07-21)
+++ v4 (2026-10-19)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="30">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:56:23.231700 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:48:26.569658 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie E</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -93,53 +93,50 @@
     <t>Kolomoiets, Serhii</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Holub, Tomáš</t>
   </si>
   <si>
     <t>Poul, Radek</t>
   </si>
   <si>
     <t>Bespalov, Ivan</t>
   </si>
   <si>
     <t>X8</t>
   </si>
   <si>
     <t>Lujka, Tomáš</t>
   </si>
   <si>
     <t>Rouzek, David</t>
   </si>
   <si>
     <t>Benýšek, Jonáš</t>
-  </si>
-[...1 lines deleted...]
-    <t>X7</t>
   </si>
   <si>
     <t>Prokeš, Tomáš</t>
   </si>
   <si>
     <t>Krčmová, Anežka</t>
   </si>
   <si>
     <t>Merta, Jakub</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -897,171 +894,171 @@
       </c>
       <c r="G14" s="10">
         <v>2.75</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>57</v>
       </c>
       <c r="J14" s="10">
         <v>73.25</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10">
         <v>7.83</v>
       </c>
       <c r="F15" s="10">
         <v>5.83</v>
       </c>
       <c r="G15" s="10">
         <v>5</v>
       </c>
       <c r="H15" s="10">
         <v>0.67</v>
       </c>
       <c r="I15" s="10">
         <v>47.75</v>
       </c>
       <c r="J15" s="10">
         <v>67.08</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10">
         <v>4.33</v>
       </c>
       <c r="F16" s="10">
         <v>2.5</v>
       </c>
       <c r="G16" s="10">
         <v>5.5</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="10">
         <v>47</v>
       </c>
       <c r="J16" s="10">
         <v>62.33</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10">
         <v>4.58</v>
       </c>
       <c r="F17" s="10">
         <v>2.33</v>
       </c>
       <c r="G17" s="10">
         <v>2.17</v>
       </c>
       <c r="H17" s="10">
         <v>1.33</v>
       </c>
       <c r="I17" s="10">
         <v>50</v>
       </c>
       <c r="J17" s="10">
         <v>60.41</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="10">
         <v>2.83</v>
       </c>
       <c r="F18" s="10">
         <v>4</v>
       </c>
       <c r="G18" s="10">
         <v>0.33</v>
       </c>
       <c r="H18" s="10">
         <v>3.67</v>
       </c>
       <c r="I18" s="10">
         <v>47.5</v>
       </c>
       <c r="J18" s="10">
         <v>58.33</v>
       </c>
     </row>
     <row r="19" spans="1:10"/>
     <row r="20" spans="1:10">
       <c r="A20" s="11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>