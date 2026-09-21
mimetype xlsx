--- v3 (2026-06-30)
+++ v4 (2026-09-21)
@@ -20,57 +20,57 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="100">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-30 07:34:02.253456 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 16:35:41.045398 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie A</t>
   </si>
   <si>
-    <t>Národní kolo (Česká republika)</t>
+    <t>Ústřední kolo (Česká republika)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Fyzikála</t>
   </si>
   <si>
     <t>Biochemie</t>
   </si>
@@ -134,87 +134,87 @@
   <si>
     <t>Ščučka, Pavel</t>
   </si>
   <si>
     <t>G, Šumperk, Masarykovo náměstí 8</t>
   </si>
   <si>
     <t>Sabev, Nikolay</t>
   </si>
   <si>
     <t>G, Praha 7, Nad Štolou 1</t>
   </si>
   <si>
     <t>Karnet, Matěj</t>
   </si>
   <si>
     <t>Dvořákovo G a SOŠ ekonomická, Kralupy nad Vltavou, Dvořákovo náměstí 800</t>
   </si>
   <si>
     <t>Roll, Marek</t>
   </si>
   <si>
     <t>G dr. A. Hrdličky, Humpolec, Komenského 147</t>
   </si>
   <si>
+    <t>Kulhavý, Jakub</t>
+  </si>
+  <si>
+    <t>G, Plzeň, Mikulášské nám. 23</t>
+  </si>
+  <si>
+    <t>Bredichina, Anastasia</t>
+  </si>
+  <si>
+    <t>G Jana Keplera, Praha 6, Parléřova 2</t>
+  </si>
+  <si>
+    <t>Hostašová, Tina</t>
+  </si>
+  <si>
+    <t>G Zlín - Lesní čtvrť</t>
+  </si>
+  <si>
+    <t>Předota, Jáchym</t>
+  </si>
+  <si>
+    <t>G, České Budějovice, Jírovcova 8</t>
+  </si>
+  <si>
+    <t>Berrová, Julie</t>
+  </si>
+  <si>
+    <t>Lexová, Marie</t>
+  </si>
+  <si>
+    <t>Navrátil, Marek</t>
+  </si>
+  <si>
+    <t>Žilka, František Vladimír</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...34 lines deleted...]
-    <t>Žilka, František Vladimír</t>
   </si>
   <si>
     <t>Kladníček, Adam</t>
   </si>
   <si>
     <t>G Dr. Antona Randy, Jablonec nad Nisou, p.o.</t>
   </si>
   <si>
     <t>Matyšek, Ondřej</t>
   </si>
   <si>
     <t>G ALTIS s.r.o.</t>
   </si>
   <si>
     <t>Kotuliaková, Soňa</t>
   </si>
   <si>
     <t>G Matyáše Lercha, Brno, Žižkova 55, p.o.</t>
   </si>
   <si>
     <t>Káčerek, Dan</t>
   </si>
   <si>
     <t>G a SOŠ, Rokycany, Mládežníků 1115</t>
   </si>
@@ -1200,307 +1200,307 @@
       </c>
       <c r="G17" s="10">
         <v>7.75</v>
       </c>
       <c r="H17" s="10">
         <v>3.75</v>
       </c>
       <c r="I17" s="10">
         <v>30</v>
       </c>
       <c r="J17" s="10">
         <v>56.75</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="E18" s="10">
         <v>8.75</v>
       </c>
       <c r="F18" s="10">
         <v>4.25</v>
       </c>
       <c r="G18" s="10">
         <v>6</v>
       </c>
       <c r="H18" s="10">
         <v>3</v>
       </c>
       <c r="I18" s="10">
         <v>34</v>
       </c>
       <c r="J18" s="10">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="10">
         <v>11.5</v>
       </c>
       <c r="F19" s="10">
         <v>5.75</v>
       </c>
       <c r="G19" s="10">
         <v>4.13</v>
       </c>
       <c r="H19" s="10">
         <v>2.75</v>
       </c>
       <c r="I19" s="10">
         <v>31</v>
       </c>
       <c r="J19" s="10">
         <v>55.13</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="10">
         <v>6.5</v>
       </c>
       <c r="F20" s="10">
         <v>6</v>
       </c>
       <c r="G20" s="10">
         <v>8.75</v>
       </c>
       <c r="H20" s="10">
         <v>8</v>
       </c>
       <c r="I20" s="10">
         <v>25.25</v>
       </c>
       <c r="J20" s="10">
         <v>54.5</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="10">
         <v>4.5</v>
       </c>
       <c r="F21" s="10">
         <v>11.25</v>
       </c>
       <c r="G21" s="10">
         <v>6.25</v>
       </c>
       <c r="H21" s="10">
         <v>5.75</v>
       </c>
       <c r="I21" s="10">
         <v>25.75</v>
       </c>
       <c r="J21" s="10">
         <v>53.5</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="9" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="10">
         <v>8.5</v>
       </c>
       <c r="F22" s="10">
         <v>5</v>
       </c>
       <c r="G22" s="10">
         <v>12.5</v>
       </c>
       <c r="H22" s="10">
         <v>6.25</v>
       </c>
       <c r="I22" s="10">
         <v>21</v>
       </c>
       <c r="J22" s="10">
         <v>53.25</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="10">
         <v>1.25</v>
       </c>
       <c r="F23" s="10">
         <v>10.25</v>
       </c>
       <c r="G23" s="10">
         <v>10.5</v>
       </c>
       <c r="H23" s="10">
         <v>5.25</v>
       </c>
       <c r="I23" s="10">
         <v>25.25</v>
       </c>
       <c r="J23" s="10">
         <v>52.5</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="10">
         <v>8</v>
       </c>
       <c r="F24" s="10">
         <v>7</v>
       </c>
       <c r="G24" s="10">
         <v>7.13</v>
       </c>
       <c r="H24" s="10">
         <v>4.75</v>
       </c>
       <c r="I24" s="10">
         <v>25.5</v>
       </c>
       <c r="J24" s="10">
         <v>52.38</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="10">
         <v>7.75</v>
       </c>
       <c r="F25" s="10">
         <v>4.25</v>
       </c>
       <c r="G25" s="10">
         <v>9.630000000000001</v>
       </c>
       <c r="H25" s="10">
         <v>5.5</v>
       </c>
       <c r="I25" s="10">
         <v>25</v>
       </c>
       <c r="J25" s="10">
         <v>52.13</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="9" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E26" s="10">
         <v>12.25</v>
       </c>
       <c r="F26" s="10">
         <v>7</v>
       </c>
       <c r="G26" s="10">
         <v>4.63</v>
       </c>
       <c r="H26" s="10">
         <v>3.25</v>
       </c>
       <c r="I26" s="10">
         <v>25</v>
       </c>
       <c r="J26" s="10">
         <v>52.13</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
@@ -1645,51 +1645,51 @@
       </c>
       <c r="F31" s="10">
         <v>6</v>
       </c>
       <c r="G31" s="10">
         <v>3.25</v>
       </c>
       <c r="H31" s="10">
         <v>8.5</v>
       </c>
       <c r="I31" s="10">
         <v>27</v>
       </c>
       <c r="J31" s="10">
         <v>49.5</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="10">
         <v>5</v>
       </c>
       <c r="F32" s="10">
         <v>6.25</v>
       </c>
       <c r="G32" s="10">
         <v>5.75</v>
       </c>
       <c r="H32" s="10">
         <v>1.75</v>
       </c>
       <c r="I32" s="10">
         <v>29.25</v>
       </c>
       <c r="J32" s="10">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="23" customHeight="1">
       <c r="A33" s="7">
@@ -1965,51 +1965,51 @@
       </c>
       <c r="F41" s="10">
         <v>3.75</v>
       </c>
       <c r="G41" s="10">
         <v>5.38</v>
       </c>
       <c r="H41" s="10">
         <v>2.5</v>
       </c>
       <c r="I41" s="10">
         <v>29.5</v>
       </c>
       <c r="J41" s="10">
         <v>43.63</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="23" customHeight="1">
       <c r="A42" s="7">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="10">
         <v>0</v>
       </c>
       <c r="F42" s="10">
         <v>2.5</v>
       </c>
       <c r="G42" s="10">
         <v>9.380000000000001</v>
       </c>
       <c r="H42" s="10">
         <v>2.75</v>
       </c>
       <c r="I42" s="10">
         <v>28.25</v>
       </c>
       <c r="J42" s="10">
         <v>42.88</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="23" customHeight="1">
       <c r="A43" s="7">
@@ -2259,51 +2259,51 @@
       <c r="A51" s="7"/>
       <c r="B51" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="23" customHeight="1">
       <c r="A52" s="7"/>
       <c r="B52" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10"/>
     <row r="54" spans="1:10">
       <c r="A54" s="11" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>