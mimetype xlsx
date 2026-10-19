--- v2 (2026-07-21)
+++ v3 (2026-10-19)
@@ -20,120 +20,120 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="26">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 17:07:41.150811 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:51:32.912736 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Kolín)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Hörzenberger, Viktor</t>
   </si>
   <si>
+    <t>G, Kolín III, Žižkova 162</t>
+  </si>
+  <si>
+    <t>X1</t>
+  </si>
+  <si>
+    <t>Poláková, Bára</t>
+  </si>
+  <si>
+    <t>Masarykova ZŠ Velký Osek, okres Kolín</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>Galusová, Adéla</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>Remler, Martin</t>
+  </si>
+  <si>
+    <t>Kačírek, David</t>
+  </si>
+  <si>
+    <t>ZŠ Kolín II., Kmochova 943</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Hajnova, Sofi</t>
+  </si>
+  <si>
     <t>ZŠ Kolín II., Bezručova 980</t>
-  </si>
-[...34 lines deleted...]
-    <t>Hajnova, Sofi</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -704,121 +704,121 @@
       </c>
       <c r="C9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="14">
         <v>28.5</v>
       </c>
       <c r="F9" s="14">
         <v>17</v>
       </c>
       <c r="G9" s="14">
         <v>45.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="11">
         <v>3</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="13" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E10" s="14">
         <v>27</v>
       </c>
       <c r="F10" s="14">
         <v>16.5</v>
       </c>
       <c r="G10" s="14">
         <v>43.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="11">
         <v>4</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="14">
         <v>17</v>
       </c>
       <c r="F11" s="14">
         <v>16</v>
       </c>
       <c r="G11" s="14">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="11">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="13" t="s">
+      <c r="D12" s="13" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E12" s="14">
         <v>12</v>
       </c>
       <c r="F12" s="14">
         <v>7.5</v>
       </c>
       <c r="G12" s="14">
         <v>19.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="11"/>
       <c r="B13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
     </row>
     <row r="14" spans="1:7"/>
     <row r="15" spans="1:7">
       <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>