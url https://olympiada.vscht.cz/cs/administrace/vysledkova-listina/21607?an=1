--- v2 (2026-07-21)
+++ v3 (2026-10-19)
@@ -15,92 +15,92 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="52">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:54:03.347334 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:49:16.630961 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (České Budějovice)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Lukáš, Jan František</t>
   </si>
   <si>
     <t>G, České Budějovice, Jírovcova 8</t>
   </si>
   <si>
-    <t>X2</t>
+    <t>X3</t>
   </si>
   <si>
     <t>Litvínová, Lenka</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Mašková, Lucie</t>
   </si>
   <si>
     <t>Štěch, Ondřej</t>
   </si>
   <si>
     <t>G, České Budějovice, Česká 64</t>
   </si>
   <si>
     <t>Shivairo, Mark Swegenyi</t>
   </si>
   <si>
     <t>G J. V. Jirsíka, České Budějovice, Fráni Šrámka 23</t>
   </si>
   <si>
     <t>Šťástka, Antonín</t>
   </si>
@@ -165,50 +165,53 @@
     <t>Věrný, David</t>
   </si>
   <si>
     <t>ZŠ Máj I, M. Chlajna 21, České Budějovice</t>
   </si>
   <si>
     <t>Kocourek, Matěj</t>
   </si>
   <si>
     <t>Cettlová, Eva</t>
   </si>
   <si>
     <t>ZŠ a MŠ, L. Kuby 48, České Budějovice</t>
   </si>
   <si>
     <t>Fišer, Sebastian</t>
   </si>
   <si>
     <t>3/8</t>
   </si>
   <si>
     <t>Kazbundová, Jaroslava</t>
   </si>
   <si>
     <t>Biskupské G J. N. Neumanna a Církevní ZŠ</t>
+  </si>
+  <si>
+    <t>X6</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1257,62 +1260,62 @@
       <c r="A30" s="11"/>
       <c r="B30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="11"/>
       <c r="B31" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7"/>
     <row r="33" spans="1:1">
       <c r="A33" s="15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>