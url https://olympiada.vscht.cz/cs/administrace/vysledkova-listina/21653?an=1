--- v2 (2026-07-21)
+++ v3 (2026-10-19)
@@ -20,93 +20,93 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:55:02.301405 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:51:33.731328 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Znojmo)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Zoubek, Václav</t>
   </si>
   <si>
     <t>G Dr. Karla Polesného Znojmo, p.o.</t>
   </si>
   <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>Polák, Teodor</t>
+  </si>
+  <si>
     <t>X5</t>
-  </si>
-[...4 lines deleted...]
-    <t>X4</t>
   </si>
   <si>
     <t>Stegura, Šimon</t>
   </si>
   <si>
     <t>G, SPgŠ, OA a Jazyková škola s právem státní jazykové zkoušky Znojmo, p.o.</t>
   </si>
   <si>
     <t>4/8</t>
   </si>
   <si>
     <t>Liebiger, Oto</t>
   </si>
   <si>
     <t>Straková, Tereza</t>
   </si>
   <si>
     <t>Říhová, Valentýna</t>
   </si>
   <si>
     <t>Kolářová, Martina</t>
   </si>
   <si>
     <t>Bezděková, Monika</t>
   </si>
@@ -739,51 +739,51 @@
       </c>
       <c r="D10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="10">
         <v>34.25</v>
       </c>
       <c r="F10" s="10">
         <v>30.5</v>
       </c>
       <c r="G10" s="10">
         <v>64.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E11" s="10">
         <v>31.5</v>
       </c>
       <c r="F11" s="10">
         <v>29</v>
       </c>
       <c r="G11" s="10">
         <v>60.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="10">