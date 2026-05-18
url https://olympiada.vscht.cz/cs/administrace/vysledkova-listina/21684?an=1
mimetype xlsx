--- v1 (2026-03-05)
+++ v2 (2026-05-18)
@@ -20,90 +20,90 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="55">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 09:27:09.586171 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:10:08.126035 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Plzeňský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Kliment, Matyáš</t>
   </si>
   <si>
     <t>G, Plzeň, Mikulášské nám. 23</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
-    <t>Alice, Nováková</t>
+    <t>Nováková, Alice</t>
   </si>
   <si>
     <t>G J.Š.Baara, Domažlice, Pivovarská 323</t>
   </si>
   <si>
     <t>Vecková, Magda</t>
   </si>
   <si>
     <t>Hora, Adam</t>
   </si>
   <si>
     <t>Masarykovo G, Plzeň, Petákova 2</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Kotlanová, Elen</t>
   </si>
   <si>
     <t>G, Blovice, Družstevní 650</t>
   </si>
   <si>
     <t>Pelikánová, Adéla</t>
   </si>
@@ -1037,69 +1037,69 @@
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="10">
         <v>28.5</v>
       </c>
       <c r="F20" s="10">
         <v>23.5</v>
       </c>
       <c r="G20" s="10">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
-      <c r="A21" s="11">
+      <c r="A21" s="7">
         <v>14</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="13" t="s">
+      <c r="C21" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="D21" s="13" t="s">
+      <c r="D21" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="E21" s="14">
+      <c r="E21" s="10">
         <v>26.5</v>
       </c>
-      <c r="F21" s="14">
+      <c r="F21" s="10">
         <v>23.5</v>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="11">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="14">
         <v>24</v>
       </c>
       <c r="F22" s="14">
         <v>21.5</v>
       </c>
       <c r="G22" s="14">
         <v>45.5</v>
       </c>