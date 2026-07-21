--- v2 (2026-05-18)
+++ v3 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="55">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:10:08.126035 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:38:42.849988 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Plzeňský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>