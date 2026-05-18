--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="97">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:18:11.875057 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:12:50.167323 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Hlavní město Praha)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -155,138 +155,135 @@
   <si>
     <t>Dvorný, Marek</t>
   </si>
   <si>
     <t>Vlasák, Jeroným</t>
   </si>
   <si>
     <t>Jůzl, Václav</t>
   </si>
   <si>
     <t>Šťastný, Matouš</t>
   </si>
   <si>
     <t>G, Praha 10, Omská 1300</t>
   </si>
   <si>
     <t>Vydra, Jan František</t>
   </si>
   <si>
     <t>Plíva, Lukáš</t>
   </si>
   <si>
     <t>Majer, Viktor</t>
   </si>
   <si>
-    <t>Fakultní ZŠ profesora Otokara Chlupa Pedagogické fakulty UK, Praha 13, Fingerova 2186</t>
+    <t>Peabody, Nella</t>
+  </si>
+  <si>
+    <t>G, Praha 9, Litoměřická 726</t>
+  </si>
+  <si>
+    <t>Černošková, Nela</t>
+  </si>
+  <si>
+    <t>Hlivka, adam</t>
+  </si>
+  <si>
+    <t>G Karla Sladkovského, Praha 3, Sladkovského náměstí 8</t>
+  </si>
+  <si>
+    <t>Cejpova, Magdalena</t>
+  </si>
+  <si>
+    <t>Hlavsa, Natálie</t>
+  </si>
+  <si>
+    <t>G, Praha 5, Na Zatlance 11</t>
+  </si>
+  <si>
+    <t>Kamenářová, Adéla</t>
+  </si>
+  <si>
+    <t>G, Praha 4, Budějovická 680</t>
+  </si>
+  <si>
+    <t>Kučerová, Kateřina</t>
+  </si>
+  <si>
+    <t>Talpa, Tomas</t>
+  </si>
+  <si>
+    <t>G prof. Jana Patočky, Praha 1, Jindřišská 36</t>
+  </si>
+  <si>
+    <t>G, Praha 8, Ústavní 400</t>
+  </si>
+  <si>
+    <t>Jirasová, Julie</t>
+  </si>
+  <si>
+    <t>G Christiana Dopplera</t>
+  </si>
+  <si>
+    <t>Novak, Adam</t>
+  </si>
+  <si>
+    <t>G Duhovka s.r.o.</t>
+  </si>
+  <si>
+    <t>Kváčová, Anna</t>
+  </si>
+  <si>
+    <t>Hrodek, Jan</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>Ducháček, Kryštof</t>
+  </si>
+  <si>
+    <t>G, Praha 6, Nad Alejí 1952</t>
+  </si>
+  <si>
+    <t>Smejkal, Daniel</t>
+  </si>
+  <si>
+    <t>G Evolution Sázavská, s.r.o.</t>
+  </si>
+  <si>
+    <t>Knápková, Kristýna</t>
+  </si>
+  <si>
+    <t>Poláčková, Alice</t>
+  </si>
+  <si>
+    <t>ZŠ Vodičkova</t>
   </si>
   <si>
     <t>9</t>
-  </si>
-[...82 lines deleted...]
-    <t>ZŠ Vodičkova</t>
   </si>
   <si>
     <t>Pluskalova, Julie</t>
   </si>
   <si>
     <t>Šotola, Antonín Ferdinand</t>
   </si>
   <si>
     <t>Malostranské G, Praha 1, Josefská 7</t>
   </si>
   <si>
     <t>Šimsa, Martin</t>
   </si>
   <si>
     <t>G, Praha 10, Voděradská 2</t>
   </si>
   <si>
     <t>Haklova, Linda</t>
   </si>
   <si>
     <t>Vaněk, Kvido</t>
   </si>
   <si>
     <t>Bukovská, Nela</t>
   </si>
@@ -1357,799 +1354,799 @@
       </c>
       <c r="C28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10">
         <v>40.5</v>
       </c>
       <c r="F28" s="10">
         <v>24</v>
       </c>
       <c r="G28" s="10">
         <v>64.5</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="E29" s="10">
         <v>38.5</v>
       </c>
       <c r="F29" s="10">
         <v>26</v>
       </c>
       <c r="G29" s="10">
         <v>64.5</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="7">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="10">
         <v>30.5</v>
       </c>
       <c r="F30" s="10">
         <v>34</v>
       </c>
       <c r="G30" s="10">
         <v>64.5</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="10">
         <v>37</v>
       </c>
       <c r="F31" s="10">
         <v>27</v>
       </c>
       <c r="G31" s="10">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="10">
         <v>36.5</v>
       </c>
       <c r="F32" s="10">
         <v>27</v>
       </c>
       <c r="G32" s="10">
         <v>63.5</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="23" customHeight="1">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="10">
         <v>35</v>
       </c>
       <c r="F33" s="10">
         <v>28</v>
       </c>
       <c r="G33" s="10">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="23" customHeight="1">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="10">
         <v>37.5</v>
       </c>
       <c r="F34" s="10">
         <v>25</v>
       </c>
       <c r="G34" s="10">
         <v>62.5</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="23" customHeight="1">
       <c r="A35" s="7">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="10">
         <v>34</v>
       </c>
       <c r="F35" s="10">
         <v>28</v>
       </c>
       <c r="G35" s="10">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="23" customHeight="1">
       <c r="A36" s="7">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="10">
         <v>32</v>
       </c>
       <c r="F36" s="10">
         <v>30</v>
       </c>
       <c r="G36" s="10">
         <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="23" customHeight="1">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="10">
         <v>28.5</v>
       </c>
       <c r="F37" s="10">
         <v>33</v>
       </c>
       <c r="G37" s="10">
         <v>61.5</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="23" customHeight="1">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="10">
         <v>36.5</v>
       </c>
       <c r="F38" s="10">
         <v>24</v>
       </c>
       <c r="G38" s="10">
         <v>60.5</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="23" customHeight="1">
       <c r="A39" s="7">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="10">
         <v>32</v>
       </c>
       <c r="F39" s="10">
         <v>28</v>
       </c>
       <c r="G39" s="10">
         <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="7">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="10">
         <v>32.5</v>
       </c>
       <c r="F40" s="10">
         <v>27</v>
       </c>
       <c r="G40" s="10">
         <v>59.5</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="23" customHeight="1">
       <c r="A41" s="7">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="10">
         <v>30.5</v>
       </c>
       <c r="F41" s="10">
         <v>29</v>
       </c>
       <c r="G41" s="10">
         <v>59.5</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="23" customHeight="1">
       <c r="A42" s="7">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E42" s="10">
         <v>41.5</v>
       </c>
       <c r="F42" s="10">
         <v>17</v>
       </c>
       <c r="G42" s="10">
         <v>58.5</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="23" customHeight="1">
       <c r="A43" s="7">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="10">
         <v>32.5</v>
       </c>
       <c r="F43" s="10">
         <v>25</v>
       </c>
       <c r="G43" s="10">
         <v>57.5</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="23" customHeight="1">
       <c r="A44" s="7">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="10">
         <v>27</v>
       </c>
       <c r="F44" s="10">
         <v>29</v>
       </c>
       <c r="G44" s="10">
         <v>56</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="23" customHeight="1">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10">
         <v>33.5</v>
       </c>
       <c r="F45" s="10">
         <v>22</v>
       </c>
       <c r="G45" s="10">
         <v>55.5</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="23" customHeight="1">
       <c r="A46" s="7">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D46" s="9" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E46" s="10">
         <v>33.5</v>
       </c>
       <c r="F46" s="10">
         <v>20</v>
       </c>
       <c r="G46" s="10">
         <v>53.5</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="23" customHeight="1">
-      <c r="A47" s="11">
+      <c r="A47" s="7">
         <v>40</v>
       </c>
-      <c r="B47" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="13" t="s">
+      <c r="B47" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D47" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="E47" s="14">
+      <c r="E47" s="10">
         <v>25</v>
       </c>
-      <c r="F47" s="14">
+      <c r="F47" s="10">
         <v>25</v>
       </c>
-      <c r="G47" s="14">
+      <c r="G47" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="23" customHeight="1">
       <c r="A48" s="11">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C48" s="13" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="14">
         <v>27.5</v>
       </c>
       <c r="F48" s="14">
         <v>22</v>
       </c>
       <c r="G48" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="23" customHeight="1">
       <c r="A49" s="11">
         <v>42</v>
       </c>
       <c r="B49" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E49" s="14">
         <v>19.5</v>
       </c>
       <c r="F49" s="14">
         <v>30</v>
       </c>
       <c r="G49" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="23" customHeight="1">
       <c r="A50" s="11">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="14">
         <v>18</v>
       </c>
       <c r="F50" s="14">
         <v>30</v>
       </c>
       <c r="G50" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="23" customHeight="1">
       <c r="A51" s="11">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="14">
         <v>22</v>
       </c>
       <c r="F51" s="14">
         <v>25</v>
       </c>
       <c r="G51" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="23" customHeight="1">
       <c r="A52" s="11">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="14">
         <v>22</v>
       </c>
       <c r="F52" s="14">
         <v>24</v>
       </c>
       <c r="G52" s="14">
         <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="23" customHeight="1">
       <c r="A53" s="11">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E53" s="14">
         <v>25</v>
       </c>
       <c r="F53" s="14">
         <v>19</v>
       </c>
       <c r="G53" s="14">
         <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="23" customHeight="1">
       <c r="A54" s="11">
         <v>47</v>
       </c>
       <c r="B54" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C54" s="13" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="14">
         <v>18</v>
       </c>
       <c r="F54" s="14">
         <v>26</v>
       </c>
       <c r="G54" s="14">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="23" customHeight="1">
       <c r="A55" s="11">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="14">
         <v>17.5</v>
       </c>
       <c r="F55" s="14">
         <v>25</v>
       </c>
       <c r="G55" s="14">
         <v>42.5</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="23" customHeight="1">
       <c r="A56" s="11">
         <v>49</v>
       </c>
       <c r="B56" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C56" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="C56" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="13" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E56" s="14">
         <v>19</v>
       </c>
       <c r="F56" s="14">
         <v>22</v>
       </c>
       <c r="G56" s="14">
         <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="23" customHeight="1">
       <c r="A57" s="11">
         <v>50</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E57" s="14">
         <v>17.5</v>
       </c>
       <c r="F57" s="14">
         <v>22</v>
       </c>
       <c r="G57" s="14">
         <v>39.5</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="23" customHeight="1">
       <c r="A58" s="11">
         <v>51</v>
       </c>
       <c r="B58" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="C58" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="13" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E58" s="14">
         <v>20.5</v>
       </c>
       <c r="F58" s="14">
         <v>0</v>
       </c>
       <c r="G58" s="14">
         <v>20.5</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="23" customHeight="1">
       <c r="A59" s="11"/>
       <c r="B59" s="12" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C59" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D59" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="14">
         <v>0</v>
       </c>
       <c r="F59" s="14">
         <v>0</v>
       </c>
       <c r="G59" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="23" customHeight="1">
       <c r="A60" s="11"/>
       <c r="B60" s="12" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C60" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="E60" s="14">
         <v>0</v>
       </c>
       <c r="F60" s="14">
         <v>0</v>
       </c>
       <c r="G60" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="23" customHeight="1">
       <c r="A61" s="11"/>
       <c r="B61" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C61" s="13" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D61" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E61" s="14">
         <v>0</v>
       </c>
       <c r="F61" s="14">
         <v>0</v>
       </c>
       <c r="G61" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7"/>
     <row r="63" spans="1:7">
       <c r="A63" s="15" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>