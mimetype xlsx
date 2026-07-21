--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="97">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:12:50.167323 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:38:02.503774 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Hlavní město Praha)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>