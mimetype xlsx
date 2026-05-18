--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="73">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:00:34.674736 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:13:21.665206 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -1285,51 +1285,51 @@
       </c>
       <c r="D28" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="10">
         <v>27</v>
       </c>
       <c r="F28" s="10">
         <v>26.5</v>
       </c>
       <c r="G28" s="10">
         <v>53.5</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="11">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="E29" s="14">
         <v>22.5</v>
       </c>
       <c r="F29" s="14">
         <v>27</v>
       </c>
       <c r="G29" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="14">