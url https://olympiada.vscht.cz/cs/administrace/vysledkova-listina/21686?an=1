--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="73">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:13:21.665206 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:38:44.155775 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>