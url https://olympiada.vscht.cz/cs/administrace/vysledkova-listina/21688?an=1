--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="58">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:19:33.308008 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:14:02.938653 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Moravskoslezský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -128,102 +128,102 @@
   <si>
     <t>G a SOŠ, Frýdek-Místek, Cihelní 410, p.o.</t>
   </si>
   <si>
     <t>Půda, Daniel</t>
   </si>
   <si>
     <t>Woznicová, Marie</t>
   </si>
   <si>
     <t>G Františka Živného, Bohumín, Jana Palacha 794, p.o.</t>
   </si>
   <si>
     <t>Halfar, František</t>
   </si>
   <si>
     <t>ZŠ a MŠ Skřipov, okres Opava, p.o.</t>
   </si>
   <si>
     <t>Richter, Matěj</t>
   </si>
   <si>
     <t>Wichterlovo G, Ostrava-Poruba, p.o.</t>
   </si>
   <si>
+    <t>Bortlíková, Natálie</t>
+  </si>
+  <si>
+    <t>Eliška, Štefková</t>
+  </si>
+  <si>
+    <t>ZŠ Frýdek-Místek, Jiřího z Poděbrad 3109</t>
+  </si>
+  <si>
+    <t>Čarnecká, Taťána</t>
+  </si>
+  <si>
+    <t>Zielinová, Eliška</t>
+  </si>
+  <si>
+    <t>G, Třinec, p.o.</t>
+  </si>
+  <si>
+    <t>Reed, David Joseph</t>
+  </si>
+  <si>
+    <t>ZŠ Bruntál, Jesenická 10</t>
+  </si>
+  <si>
+    <t>Hrubec, Tobiáš</t>
+  </si>
+  <si>
+    <t>ZŠ Opava, Englišova 82 - p.o.</t>
+  </si>
+  <si>
+    <t>Pszczolka, Martin</t>
+  </si>
+  <si>
+    <t>ZŠ Havířov-Město 1. máje 10a okres Karviná, p.o.</t>
+  </si>
+  <si>
+    <t>Vaňková, Laura</t>
+  </si>
+  <si>
+    <t>G a SPŠ elektrotechniky a informatiky, Frenštát pod Radhoštěm, p.o.</t>
+  </si>
+  <si>
+    <t>Holeš, Filip</t>
+  </si>
+  <si>
+    <t>Dvořáková, Markéta</t>
+  </si>
+  <si>
+    <t>Trnková, Eliška</t>
+  </si>
+  <si>
     <t>4/8</t>
-  </si>
-[...49 lines deleted...]
-    <t>Trnková, Eliška</t>
   </si>
   <si>
     <t>Widenka, Daniel</t>
   </si>
   <si>
     <t>G Josefa Božka, Český Těšín, p.o.</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1010,296 +1010,296 @@
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="10">
         <v>34</v>
       </c>
       <c r="F18" s="10">
         <v>27</v>
       </c>
       <c r="G18" s="10">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E19" s="10">
         <v>32.5</v>
       </c>
       <c r="F19" s="10">
         <v>28</v>
       </c>
       <c r="G19" s="10">
         <v>60.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="10">
         <v>28</v>
       </c>
       <c r="F20" s="10">
         <v>32</v>
       </c>
       <c r="G20" s="10">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="9" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="10">
         <v>26.5</v>
       </c>
       <c r="F21" s="10">
         <v>30</v>
       </c>
       <c r="G21" s="10">
         <v>56.5</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="10">
         <v>28.5</v>
       </c>
       <c r="F22" s="10">
         <v>26</v>
       </c>
       <c r="G22" s="10">
         <v>54.5</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="10">
         <v>19.5</v>
       </c>
       <c r="F23" s="10">
         <v>31</v>
       </c>
       <c r="G23" s="10">
         <v>50.5</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
       <c r="A24" s="11">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="13" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="14">
         <v>19.5</v>
       </c>
       <c r="F24" s="14">
         <v>30</v>
       </c>
       <c r="G24" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="23" customHeight="1">
       <c r="A25" s="11">
         <v>18</v>
       </c>
       <c r="B25" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="13" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="14">
         <v>34</v>
       </c>
       <c r="F25" s="14">
         <v>15.5</v>
       </c>
       <c r="G25" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="11">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="14">
         <v>29</v>
       </c>
       <c r="F26" s="14">
         <v>18</v>
       </c>
       <c r="G26" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="11">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="13" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E27" s="14">
         <v>18.5</v>
       </c>
       <c r="F27" s="14">
         <v>28</v>
       </c>
       <c r="G27" s="14">
         <v>46.5</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="11">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="14">
         <v>10</v>
       </c>
       <c r="F28" s="14">
         <v>19.5</v>
       </c>
       <c r="G28" s="14">
         <v>29.5</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="11"/>
       <c r="B29" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11"/>
       <c r="B30" s="12" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="11"/>
       <c r="B31" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7"/>