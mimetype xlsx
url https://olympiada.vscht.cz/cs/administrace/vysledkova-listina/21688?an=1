--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="58">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:14:02.938653 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:40:31.251722 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Moravskoslezský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>