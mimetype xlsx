--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="64">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:01:35.154653 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:13:24.198349 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -80,93 +80,93 @@
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Polák, Teodor</t>
   </si>
   <si>
     <t>G Dr. Karla Polesného Znojmo, p.o.</t>
   </si>
   <si>
     <t>Kořínek, Filip</t>
   </si>
   <si>
     <t>ZŠ Letovice, p.o.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zeman, Daniel</t>
   </si>
   <si>
     <t>ZŠ, Tišnov, náměstí 28. října 1708</t>
   </si>
   <si>
-    <t>Buchta (3.AV), Jan</t>
+    <t>Buchta, Jan</t>
   </si>
   <si>
     <t>G Matyáše Lercha, Brno, Žižkova 55, p.o.</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Pešek, Jan</t>
   </si>
   <si>
     <t>G Brno, třída Kapitána Jaroše, p.o.</t>
   </si>
   <si>
     <t>Jančálek, Matyáš</t>
   </si>
   <si>
     <t>G, OA a Jazyková škola s právem státní jazykové zkoušky Hodonín, p.o.</t>
   </si>
   <si>
     <t>Šmíd, Radovan</t>
   </si>
   <si>
     <t>G Tišnov, p.o.</t>
   </si>
   <si>
+    <t>Dvořáčková, Petra</t>
+  </si>
+  <si>
+    <t>Matějka, Petr</t>
+  </si>
+  <si>
+    <t>G Brno-Řečkovice, p.o.</t>
+  </si>
+  <si>
+    <t>Ševela, Ondřej</t>
+  </si>
+  <si>
+    <t>Klvaňovo G a SZŠ Kyjov, p.o.</t>
+  </si>
+  <si>
     <t>4/8</t>
-  </si>
-[...13 lines deleted...]
-    <t>Klvaňovo G a SZŠ Kyjov, p.o.</t>
   </si>
   <si>
     <t>Uhrová, Sofie</t>
   </si>
   <si>
     <t>Čada, Lukáš</t>
   </si>
   <si>
     <t>Skoupá, Julie</t>
   </si>
   <si>
     <t>Foretová, Sofie</t>
   </si>
   <si>
     <t>2/6</t>
   </si>
   <si>
     <t>Březovský, Bořivoj</t>
   </si>
   <si>
     <t>ZŠ Vyškov, Nádražní 5, p.o.</t>
   </si>
   <si>
     <t>Jelínková, Andrea</t>
   </si>
@@ -936,120 +936,120 @@
       </c>
       <c r="D14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="10">
         <v>52.5</v>
       </c>
       <c r="F14" s="10">
         <v>26</v>
       </c>
       <c r="G14" s="10">
         <v>78.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E15" s="10">
         <v>49</v>
       </c>
       <c r="F15" s="10">
         <v>29.5</v>
       </c>
       <c r="G15" s="10">
         <v>78.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="10">
         <v>47.5</v>
       </c>
       <c r="F16" s="10">
         <v>26</v>
       </c>
       <c r="G16" s="10">
         <v>73.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E17" s="10">
         <v>43.5</v>
       </c>
       <c r="F17" s="10">
         <v>28.5</v>
       </c>
       <c r="G17" s="10">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="D18" s="9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E18" s="10">
         <v>37</v>
       </c>
       <c r="F18" s="10">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E19" s="10">
@@ -1071,51 +1071,51 @@
       </c>
       <c r="C20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="10">
         <v>44.5</v>
       </c>
       <c r="F20" s="10">
         <v>26</v>
       </c>
       <c r="G20" s="10">
         <v>70.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="10">
         <v>37</v>
       </c>
       <c r="F21" s="10">
         <v>32.5</v>
       </c>
       <c r="G21" s="10">
         <v>69.5</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="9" t="s">
@@ -1189,51 +1189,51 @@
       </c>
       <c r="D25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="10">
         <v>38.5</v>
       </c>
       <c r="F25" s="10">
         <v>25.5</v>
       </c>
       <c r="G25" s="10">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E26" s="10">
         <v>33.5</v>
       </c>
       <c r="F26" s="10">
         <v>30.5</v>
       </c>
       <c r="G26" s="10">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="10">
@@ -1350,51 +1350,51 @@
       </c>
       <c r="D32" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="10">
         <v>31.5</v>
       </c>
       <c r="F32" s="10">
         <v>20.5</v>
       </c>
       <c r="G32" s="10">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="23" customHeight="1">
       <c r="A33" s="11">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E33" s="14">
         <v>19.5</v>
       </c>
       <c r="F33" s="14">
         <v>27.5</v>
       </c>
       <c r="G33" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="23" customHeight="1">
       <c r="A34" s="11">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="14">