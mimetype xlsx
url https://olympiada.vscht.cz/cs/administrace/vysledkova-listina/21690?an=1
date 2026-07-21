--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="64">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:13:24.198349 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:39:26.709755 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>