--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="53">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:19:33.958406 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:13:57.713126 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Ústecký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -801,84 +801,84 @@
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="10">
         <v>21.5</v>
       </c>
       <c r="F10" s="10">
         <v>29</v>
       </c>
       <c r="G10" s="10">
         <v>50.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
-      <c r="A11" s="11">
+      <c r="A11" s="7">
         <v>4</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="13" t="s">
+      <c r="C11" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="D11" s="13" t="s">
+      <c r="D11" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="10">
         <v>21</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="10">
         <v>29</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="11">
         <v>5</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E12" s="14">
         <v>23.75</v>
       </c>
       <c r="F12" s="14">
         <v>25.75</v>
       </c>
       <c r="G12" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="11">
         <v>6</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="14">