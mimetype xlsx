--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="53">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:13:57.713126 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:39:51.567003 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Ústecký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>