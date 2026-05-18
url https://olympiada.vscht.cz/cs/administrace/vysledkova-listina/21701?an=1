--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="54">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:17:40.435333 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:09:05.288772 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Olomoucký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -99,53 +99,50 @@
     <t>Krejčí, Radim</t>
   </si>
   <si>
     <t>SŠ logistiky a chemie, Olomouc, U Hradiska 29</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Fišerová, Jana</t>
   </si>
   <si>
     <t>G, Olomouc - Hejčín, Tomkova 45</t>
   </si>
   <si>
     <t>Gall, Filip</t>
   </si>
   <si>
     <t>Slovanské G, Olomouc, tř. Jiřího z Poděbrad 13</t>
   </si>
   <si>
     <t>Jiříček, Jakub</t>
   </si>
   <si>
     <t>Zatloukal, Tomáš</t>
-  </si>
-[...1 lines deleted...]
-    <t>2/4</t>
   </si>
   <si>
     <t>Rozsívalová, Adéla</t>
   </si>
   <si>
     <t>ZŠ a G města Konice</t>
   </si>
   <si>
     <t>Kovář, Adam</t>
   </si>
   <si>
     <t>G Jakuba Škody, Přerov, Komenského 29</t>
   </si>
   <si>
     <t>Peťka, Denis</t>
   </si>
   <si>
     <t>6/8</t>
   </si>
   <si>
     <t>Stodola, Lukáš</t>
   </si>
   <si>
     <t>G, Šternberk, Horní náměstí 5</t>
   </si>
@@ -909,428 +906,428 @@
       </c>
       <c r="D14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="10">
         <v>26.25</v>
       </c>
       <c r="F14" s="10">
         <v>34</v>
       </c>
       <c r="G14" s="10">
         <v>60.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E15" s="10">
         <v>27.25</v>
       </c>
       <c r="F15" s="10">
         <v>32</v>
       </c>
       <c r="G15" s="10">
         <v>59.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="10">
         <v>24.75</v>
       </c>
       <c r="F16" s="10">
         <v>31.5</v>
       </c>
       <c r="G16" s="10">
         <v>56.25</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="10">
         <v>23.25</v>
       </c>
       <c r="F17" s="10">
         <v>32.5</v>
       </c>
       <c r="G17" s="10">
         <v>55.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="9" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E18" s="10">
         <v>34.75</v>
       </c>
       <c r="F18" s="10">
         <v>19</v>
       </c>
       <c r="G18" s="10">
         <v>53.75</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="11">
         <v>12</v>
       </c>
       <c r="B19" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="14">
         <v>21</v>
       </c>
       <c r="F19" s="14">
         <v>28.5</v>
       </c>
       <c r="G19" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="11">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="14">
         <v>14.75</v>
       </c>
       <c r="F20" s="14">
         <v>32</v>
       </c>
       <c r="G20" s="14">
         <v>46.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="11">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="13" t="s">
+      <c r="D21" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E21" s="14">
         <v>12.75</v>
       </c>
       <c r="F21" s="14">
         <v>32.75</v>
       </c>
       <c r="G21" s="14">
         <v>45.5</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="11">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="13" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="14">
         <v>32</v>
       </c>
       <c r="F22" s="14">
         <v>12.75</v>
       </c>
       <c r="G22" s="14">
         <v>44.75</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="11">
         <v>16</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E23" s="14">
         <v>12.5</v>
       </c>
       <c r="F23" s="14">
         <v>29.5</v>
       </c>
       <c r="G23" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
       <c r="A24" s="11">
         <v>17</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="14">
         <v>12.75</v>
       </c>
       <c r="F24" s="14">
         <v>25</v>
       </c>
       <c r="G24" s="14">
         <v>37.75</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="23" customHeight="1">
       <c r="A25" s="11">
         <v>18</v>
       </c>
       <c r="B25" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="14">
         <v>8.25</v>
       </c>
       <c r="F25" s="14">
         <v>28.25</v>
       </c>
       <c r="G25" s="14">
         <v>36.5</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="11">
         <v>19</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="14">
         <v>9.25</v>
       </c>
       <c r="F26" s="14">
         <v>26.25</v>
       </c>
       <c r="G26" s="14">
         <v>35.5</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="11">
         <v>20</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C27" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E27" s="14">
         <v>7.5</v>
       </c>
       <c r="F27" s="14">
         <v>21.75</v>
       </c>
       <c r="G27" s="14">
         <v>29.25</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="11">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" s="13" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E28" s="14">
         <v>7.25</v>
       </c>
       <c r="F28" s="14">
         <v>9.5</v>
       </c>
       <c r="G28" s="14">
         <v>16.75</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="11">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="14">
         <v>10.25</v>
       </c>
       <c r="F29" s="14">
         <v>2</v>
       </c>
       <c r="G29" s="14">
         <v>12.25</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="14">
         <v>6</v>
       </c>
       <c r="F30" s="14">
         <v>6</v>
       </c>
       <c r="G30" s="14">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="11"/>
       <c r="B31" s="12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7"/>
     <row r="33" spans="1:1">
       <c r="A33" s="15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>