--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="54">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:09:05.288772 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:37:11.796791 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Olomoucký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>