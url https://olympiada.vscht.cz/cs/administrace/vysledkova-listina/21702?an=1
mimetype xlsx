--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,114 +20,114 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="52">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:13:33.653272 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:09:10.687884 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Zlínský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Bahr, Šimon</t>
   </si>
   <si>
     <t>Masarykovo G, SZŠ a VOŠ zdravotnická Vsetín</t>
   </si>
   <si>
     <t>X7</t>
   </si>
   <si>
     <t>Matúšová, Eliška</t>
   </si>
   <si>
     <t>G Zlín - Lesní čtvrť</t>
   </si>
   <si>
     <t>Zubek, Daniel</t>
   </si>
   <si>
     <t>G J.A.Komenského a Jazyková škola s právem státní jazykové zkoušky Uherský Brod</t>
   </si>
   <si>
+    <t>Selucký, Prokop</t>
+  </si>
+  <si>
+    <t>Klvaňovo G a SZŠ Kyjov, p.o.</t>
+  </si>
+  <si>
+    <t>Zetek, Vít</t>
+  </si>
+  <si>
+    <t>G Františka Palackého Valašské Meziříčí</t>
+  </si>
+  <si>
     <t>X6</t>
-  </si>
-[...10 lines deleted...]
-    <t>G Františka Palackého Valašské Meziříčí</t>
   </si>
   <si>
     <t>Hasníková, Hana</t>
   </si>
   <si>
     <t>G Rožnov pod Radhoštěm</t>
   </si>
   <si>
     <t>Lapka, Tomáš</t>
   </si>
   <si>
     <t>Velebová, Veronika</t>
   </si>
   <si>
     <t>Ertl, Matěj</t>
   </si>
   <si>
     <t>G Uherské Hradiště</t>
   </si>
   <si>
     <t>Danišová, Renáta</t>
   </si>
   <si>
     <t>Podškubka, Martin</t>
   </si>
@@ -785,304 +785,304 @@
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="10">
         <v>36.75</v>
       </c>
       <c r="F9" s="10">
         <v>40</v>
       </c>
       <c r="G9" s="10">
         <v>76.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E10" s="10">
         <v>35.25</v>
       </c>
       <c r="F10" s="10">
         <v>35.5</v>
       </c>
       <c r="G10" s="10">
         <v>70.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="10">
         <v>33</v>
       </c>
       <c r="F11" s="10">
         <v>37.5</v>
       </c>
       <c r="G11" s="10">
         <v>70.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="D12" s="9" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E12" s="10">
         <v>31</v>
       </c>
       <c r="F12" s="10">
         <v>38.5</v>
       </c>
       <c r="G12" s="10">
         <v>69.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10">
         <v>34.25</v>
       </c>
       <c r="F13" s="10">
         <v>35</v>
       </c>
       <c r="G13" s="10">
         <v>69.25</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10">
         <v>28.25</v>
       </c>
       <c r="F14" s="10">
         <v>38.5</v>
       </c>
       <c r="G14" s="10">
         <v>66.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10">
         <v>23.25</v>
       </c>
       <c r="F15" s="10">
         <v>36</v>
       </c>
       <c r="G15" s="10">
         <v>59.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10">
         <v>20.5</v>
       </c>
       <c r="F16" s="10">
         <v>36</v>
       </c>
       <c r="G16" s="10">
         <v>56.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="9" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E17" s="10">
         <v>20.25</v>
       </c>
       <c r="F17" s="10">
         <v>35</v>
       </c>
       <c r="G17" s="10">
         <v>55.25</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10">
         <v>15.75</v>
       </c>
       <c r="F18" s="10">
         <v>38.5</v>
       </c>
       <c r="G18" s="10">
         <v>54.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10">
         <v>18.5</v>
       </c>
       <c r="F19" s="10">
         <v>34.5</v>
       </c>
       <c r="G19" s="10">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10">
         <v>18.75</v>
       </c>
       <c r="F20" s="10">
         <v>31.5</v>
       </c>
       <c r="G20" s="10">
         <v>50.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="11">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E21" s="14">
         <v>15</v>
       </c>
       <c r="F21" s="14">
         <v>32.5</v>
       </c>
       <c r="G21" s="14">
         <v>47.5</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="11">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="14">
@@ -1197,68 +1197,68 @@
       <c r="C27" s="13" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="14">
         <v>6.5</v>
       </c>
       <c r="F27" s="14">
         <v>1.5</v>
       </c>
       <c r="G27" s="14">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="11"/>
       <c r="B28" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="11"/>
       <c r="B29" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="13" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11"/>
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7"/>