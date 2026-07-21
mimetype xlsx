--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="52">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:09:10.687884 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 17:00:06.310527 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Zlínský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>