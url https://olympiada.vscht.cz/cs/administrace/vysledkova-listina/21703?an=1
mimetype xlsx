--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="38">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:00:36.115633 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:12:50.041854 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Karlovarský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -92,78 +92,75 @@
   <si>
     <t>Grundmann, Pavel</t>
   </si>
   <si>
     <t>První české G v Karlových Varech, p.o.</t>
   </si>
   <si>
     <t>Matějková, Adéla</t>
   </si>
   <si>
     <t>Pochman, Lukáš</t>
   </si>
   <si>
     <t>Riegerová, Anežka</t>
   </si>
   <si>
     <t>G a OA Mariánské Lázně, p.o.</t>
   </si>
   <si>
     <t>Musilová, Stella</t>
   </si>
   <si>
     <t>SUPŠ Karlovy Vary, p.o.</t>
   </si>
   <si>
-    <t>X5</t>
+    <t>X6</t>
   </si>
   <si>
     <t>Düringer, František</t>
   </si>
   <si>
     <t>Niebauerová, Eliška</t>
   </si>
   <si>
     <t>Krylová, Ema</t>
   </si>
   <si>
     <t>G Aš, p.o.</t>
   </si>
   <si>
     <t>Tegda, Vojtěch</t>
   </si>
   <si>
     <t>G Ostrov, p.o.</t>
   </si>
   <si>
     <t>Lorencová, Zdeňka</t>
   </si>
   <si>
     <t>Hrachovec, Tomáš</t>
-  </si>
-[...1 lines deleted...]
-    <t>X6</t>
   </si>
   <si>
     <t>Cebakova, Sabina</t>
   </si>
   <si>
     <t>Košlerová, Šarlota</t>
   </si>
   <si>
     <t>Nuc, Petr</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -976,129 +973,129 @@
       </c>
       <c r="D19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="14">
         <v>13.5</v>
       </c>
       <c r="F19" s="14">
         <v>27.25</v>
       </c>
       <c r="G19" s="14">
         <v>40.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="11">
         <v>13</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E20" s="14">
         <v>9.75</v>
       </c>
       <c r="F20" s="14">
         <v>28</v>
       </c>
       <c r="G20" s="14">
         <v>37.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="11">
         <v>14</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E21" s="14">
         <v>8.75</v>
       </c>
       <c r="F21" s="14">
         <v>24</v>
       </c>
       <c r="G21" s="14">
         <v>32.75</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="11">
         <v>15</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="14">
         <v>9.25</v>
       </c>
       <c r="F22" s="14">
         <v>13</v>
       </c>
       <c r="G22" s="14">
         <v>22.25</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="11"/>
       <c r="B23" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7"/>
     <row r="25" spans="1:7">
       <c r="A25" s="15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>