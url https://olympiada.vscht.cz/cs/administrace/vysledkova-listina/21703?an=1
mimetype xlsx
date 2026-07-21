--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="38">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:12:50.041854 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:38:02.019530 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Karlovarský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>