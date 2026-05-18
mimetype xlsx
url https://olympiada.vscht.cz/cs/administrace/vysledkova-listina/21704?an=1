--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="111">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:18:13.092591 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:12:23.286741 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Hlavní město Praha)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -1514,74 +1514,74 @@
       </c>
       <c r="D33" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E33" s="10">
         <v>29.5</v>
       </c>
       <c r="F33" s="10">
         <v>33</v>
       </c>
       <c r="G33" s="10">
         <v>62.5</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="23" customHeight="1">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E34" s="10">
         <v>25.5</v>
       </c>
       <c r="F34" s="10">
         <v>36.5</v>
       </c>
       <c r="G34" s="10">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="23" customHeight="1">
       <c r="A35" s="7">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E35" s="10">
         <v>24.75</v>
       </c>
       <c r="F35" s="10">
         <v>37</v>
       </c>
       <c r="G35" s="10">
         <v>61.75</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="23" customHeight="1">
       <c r="A36" s="7">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E36" s="10">
@@ -1882,51 +1882,51 @@
       </c>
       <c r="D49" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="10">
         <v>19</v>
       </c>
       <c r="F49" s="10">
         <v>35</v>
       </c>
       <c r="G49" s="10">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="23" customHeight="1">
       <c r="A50" s="7">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E50" s="10">
         <v>21</v>
       </c>
       <c r="F50" s="10">
         <v>32.5</v>
       </c>
       <c r="G50" s="10">
         <v>53.5</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="23" customHeight="1">
       <c r="A51" s="7">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="10">
@@ -1951,82 +1951,82 @@
       </c>
       <c r="D52" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E52" s="10">
         <v>20.75</v>
       </c>
       <c r="F52" s="10">
         <v>32</v>
       </c>
       <c r="G52" s="10">
         <v>52.75</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="23" customHeight="1">
       <c r="A53" s="7">
         <v>46</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="E53" s="10">
         <v>21.5</v>
       </c>
       <c r="F53" s="10">
         <v>29</v>
       </c>
       <c r="G53" s="10">
         <v>50.5</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="23" customHeight="1">
-      <c r="A54" s="11">
+      <c r="A54" s="7">
         <v>47</v>
       </c>
-      <c r="B54" s="12" t="s">
+      <c r="B54" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="C54" s="13" t="s">
+      <c r="C54" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D54" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="14">
+      <c r="D54" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E54" s="10">
         <v>20.5</v>
       </c>
-      <c r="F54" s="14">
+      <c r="F54" s="10">
         <v>29.5</v>
       </c>
-      <c r="G54" s="14">
+      <c r="G54" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="23" customHeight="1">
       <c r="A55" s="11">
         <v>48</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>91</v>
       </c>
       <c r="C55" s="13" t="s">
         <v>68</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="14">
         <v>20</v>
       </c>
       <c r="F55" s="14">
         <v>28.5</v>
       </c>
       <c r="G55" s="14">
         <v>48.5</v>
       </c>
@@ -2248,51 +2248,51 @@
       <c r="C65" s="13" t="s">
         <v>105</v>
       </c>
       <c r="D65" s="13" t="s">
         <v>106</v>
       </c>
       <c r="E65" s="14">
         <v>3</v>
       </c>
       <c r="F65" s="14">
         <v>19.75</v>
       </c>
       <c r="G65" s="14">
         <v>22.75</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="23" customHeight="1">
       <c r="A66" s="11"/>
       <c r="B66" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C66" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E66" s="14"/>
       <c r="F66" s="14"/>
     </row>
     <row r="67" spans="1:7" ht="23" customHeight="1">
       <c r="A67" s="11"/>
       <c r="B67" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C67" s="13" t="s">
         <v>109</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
     </row>
     <row r="68" spans="1:7"/>
     <row r="69" spans="1:7">
       <c r="A69" s="15" t="s">
         <v>110</v>
       </c>
     </row>
   </sheetData>