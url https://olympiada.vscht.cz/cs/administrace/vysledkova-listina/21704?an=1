--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="111">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:12:23.286741 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 17:06:14.944248 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Hlavní město Praha)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>