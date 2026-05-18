--- v1 (2026-03-05)
+++ v2 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="84">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 09:36:18.877440 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:10:10.715247 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -1387,51 +1387,51 @@
       </c>
       <c r="D31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="10">
         <v>19</v>
       </c>
       <c r="F31" s="10">
         <v>32</v>
       </c>
       <c r="G31" s="10">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E32" s="10">
         <v>13.25</v>
       </c>
       <c r="F32" s="10">
         <v>37.5</v>
       </c>
       <c r="G32" s="10">
         <v>50.75</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="23" customHeight="1">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="10">
@@ -1571,51 +1571,51 @@
       </c>
       <c r="D39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="14">
         <v>18.75</v>
       </c>
       <c r="F39" s="14">
         <v>27.75</v>
       </c>
       <c r="G39" s="14">
         <v>46.5</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="11">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="E40" s="14">
         <v>13.5</v>
       </c>
       <c r="F40" s="14">
         <v>30.5</v>
       </c>
       <c r="G40" s="14">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="23" customHeight="1">
       <c r="A41" s="11">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="14">
@@ -1640,51 +1640,51 @@
       </c>
       <c r="D42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="14">
         <v>8.75</v>
       </c>
       <c r="F42" s="14">
         <v>33.5</v>
       </c>
       <c r="G42" s="14">
         <v>42.25</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="23" customHeight="1">
       <c r="A43" s="11">
         <v>36</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E43" s="14">
         <v>7.25</v>
       </c>
       <c r="F43" s="14">
         <v>30.5</v>
       </c>
       <c r="G43" s="14">
         <v>37.75</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="23" customHeight="1">
       <c r="A44" s="11">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="14">