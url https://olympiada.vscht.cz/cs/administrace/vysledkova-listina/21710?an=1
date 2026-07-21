--- v2 (2026-05-18)
+++ v3 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="84">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:10:10.715247 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:38:45.668225 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>