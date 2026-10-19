--- v3 (2026-07-21)
+++ v4 (2026-10-19)
@@ -20,87 +20,87 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="84">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:38:45.668225 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:42.446357 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Rusňák, Petr</t>
   </si>
   <si>
     <t>G Brno, Vídeňská, p.o.</t>
   </si>
   <si>
-    <t>4/6</t>
+    <t>X8</t>
   </si>
   <si>
     <t>Kurdiovský, Jiří</t>
   </si>
   <si>
     <t>G Tišnov, p.o.</t>
   </si>
   <si>
     <t>X7</t>
   </si>
   <si>
     <t>Kotulán, Jan</t>
   </si>
   <si>
     <t>Zachariáš, Pavel</t>
   </si>
   <si>
     <t>Koliščák, Šimon</t>
   </si>
   <si>
     <t>G Brno, Křenová, p.o.</t>
   </si>
   <si>
     <t>Krzyžánek, Erik</t>
   </si>
@@ -158,99 +158,99 @@
   <si>
     <t>Kostková, Lucie</t>
   </si>
   <si>
     <t>Krčmová, Anežka</t>
   </si>
   <si>
     <t>SPŠ chemická a G Brno, Vranovská, p.o.</t>
   </si>
   <si>
     <t>Adam, Vlastimil</t>
   </si>
   <si>
     <t>Zonygová, Anežka</t>
   </si>
   <si>
     <t>G Brno-Bystrc, p.o.</t>
   </si>
   <si>
     <t>Jančálek, Matyáš</t>
   </si>
   <si>
     <t>G, OA a Jazyková škola s právem státní jazykové zkoušky Hodonín, p.o.</t>
   </si>
   <si>
+    <t>Ellinger, Denis</t>
+  </si>
+  <si>
+    <t>G Blansko, p.o.</t>
+  </si>
+  <si>
+    <t>5/8</t>
+  </si>
+  <si>
+    <t>Dlabola, Vojtěch</t>
+  </si>
+  <si>
+    <t>Dvořáková, Petra</t>
+  </si>
+  <si>
+    <t>G Dr. Karla Polesného Znojmo, p.o.</t>
+  </si>
+  <si>
+    <t>Neugebauer, Tobiáš</t>
+  </si>
+  <si>
+    <t>Novák, Tomáš</t>
+  </si>
+  <si>
+    <t>Dlouhá (4.AV), Monika</t>
+  </si>
+  <si>
+    <t>G Matyáše Lercha, Brno, Žižkova 55, p.o.</t>
+  </si>
+  <si>
+    <t>Mlčoch, Lukáš</t>
+  </si>
+  <si>
+    <t>Klvaňovo G a SZŠ Kyjov, p.o.</t>
+  </si>
+  <si>
+    <t>Šurýn, Vojtěch</t>
+  </si>
+  <si>
+    <t>X4</t>
+  </si>
+  <si>
+    <t>Kosíková, Jana</t>
+  </si>
+  <si>
+    <t>Koudelka, Zdeněk</t>
+  </si>
+  <si>
     <t>X5</t>
-  </si>
-[...46 lines deleted...]
-    <t>Koudelka, Zdeněk</t>
   </si>
   <si>
     <t>Nikodým, Daniel</t>
   </si>
   <si>
     <t>Novák, Aleš</t>
   </si>
   <si>
     <t>Skalák, Radek</t>
   </si>
   <si>
     <t>G Moravský Krumlov, p.o.</t>
   </si>
   <si>
     <t>Oprchal, Pavel</t>
   </si>
   <si>
     <t>G Židlochovice, p.o.</t>
   </si>
   <si>
     <t>Pytlová, Adéla</t>
   </si>
   <si>
     <t>Purkyňovo G, Strážnice, Masarykova 379, p.o.</t>
   </si>
@@ -927,51 +927,51 @@
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="10">
         <v>46</v>
       </c>
       <c r="F11" s="10">
         <v>40</v>
       </c>
       <c r="G11" s="10">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E12" s="10">
         <v>41</v>
       </c>
       <c r="F12" s="10">
         <v>38.5</v>
       </c>
       <c r="G12" s="10">
         <v>79.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="10">
@@ -1019,51 +1019,51 @@
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="10">
         <v>34.75</v>
       </c>
       <c r="F15" s="10">
         <v>36.5</v>
       </c>
       <c r="G15" s="10">
         <v>71.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E16" s="10">
         <v>35</v>
       </c>
       <c r="F16" s="10">
         <v>33.5</v>
       </c>
       <c r="G16" s="10">
         <v>68.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="10">
@@ -1134,97 +1134,97 @@
       </c>
       <c r="D20" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="10">
         <v>24.5</v>
       </c>
       <c r="F20" s="10">
         <v>37.5</v>
       </c>
       <c r="G20" s="10">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E21" s="10">
         <v>24</v>
       </c>
       <c r="F21" s="10">
         <v>34.5</v>
       </c>
       <c r="G21" s="10">
         <v>58.5</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="10">
         <v>17</v>
       </c>
       <c r="F22" s="10">
         <v>39</v>
       </c>
       <c r="G22" s="10">
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E23" s="10">
         <v>20.25</v>
       </c>
       <c r="F23" s="10">
         <v>35</v>
       </c>
       <c r="G23" s="10">
         <v>55.25</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="10">
@@ -1249,327 +1249,327 @@
       </c>
       <c r="D25" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="10">
         <v>23.25</v>
       </c>
       <c r="F25" s="10">
         <v>31.25</v>
       </c>
       <c r="G25" s="10">
         <v>54.5</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="E26" s="10">
         <v>20.75</v>
       </c>
       <c r="F26" s="10">
         <v>33.5</v>
       </c>
       <c r="G26" s="10">
         <v>54.25</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C27" s="9" t="s">
+      <c r="D27" s="9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E27" s="10">
         <v>19.25</v>
       </c>
       <c r="F27" s="10">
         <v>34.75</v>
       </c>
       <c r="G27" s="10">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="10">
         <v>23</v>
       </c>
       <c r="F28" s="10">
         <v>29</v>
       </c>
       <c r="G28" s="10">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E29" s="10">
         <v>16.5</v>
       </c>
       <c r="F29" s="10">
         <v>35.5</v>
       </c>
       <c r="G29" s="10">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="7">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="10">
         <v>15.75</v>
       </c>
       <c r="F30" s="10">
         <v>36</v>
       </c>
       <c r="G30" s="10">
         <v>51.75</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="10">
         <v>19</v>
       </c>
       <c r="F31" s="10">
         <v>32</v>
       </c>
       <c r="G31" s="10">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C32" s="9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="10">
         <v>13.25</v>
       </c>
       <c r="F32" s="10">
         <v>37.5</v>
       </c>
       <c r="G32" s="10">
         <v>50.75</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="23" customHeight="1">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="9" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="10">
         <v>16.5</v>
       </c>
       <c r="F33" s="10">
         <v>34</v>
       </c>
       <c r="G33" s="10">
         <v>50.5</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="23" customHeight="1">
       <c r="A34" s="11">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E34" s="14">
         <v>17</v>
       </c>
       <c r="F34" s="14">
         <v>32.5</v>
       </c>
       <c r="G34" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="23" customHeight="1">
       <c r="A35" s="11">
         <v>28</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E35" s="14">
         <v>13.5</v>
       </c>
       <c r="F35" s="14">
         <v>36</v>
       </c>
       <c r="G35" s="14">
         <v>49.5</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="23" customHeight="1">
       <c r="A36" s="11">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="13" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E36" s="14">
         <v>22</v>
       </c>
       <c r="F36" s="14">
         <v>27</v>
       </c>
       <c r="G36" s="14">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="23" customHeight="1">
       <c r="A37" s="11">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="14">
         <v>16</v>
       </c>
       <c r="F37" s="14">
         <v>31.5</v>
       </c>
       <c r="G37" s="14">
         <v>47.5</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="23" customHeight="1">
       <c r="A38" s="11">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E38" s="14">
         <v>20.75</v>
       </c>
       <c r="F38" s="14">
         <v>26</v>
       </c>
       <c r="G38" s="14">
         <v>46.75</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="23" customHeight="1">
       <c r="A39" s="11">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>67</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="14">
@@ -1663,94 +1663,94 @@
       </c>
       <c r="D43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="14">
         <v>7.25</v>
       </c>
       <c r="F43" s="14">
         <v>30.5</v>
       </c>
       <c r="G43" s="14">
         <v>37.75</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="23" customHeight="1">
       <c r="A44" s="11">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E44" s="14">
         <v>5.75</v>
       </c>
       <c r="F44" s="14">
         <v>32</v>
       </c>
       <c r="G44" s="14">
         <v>37.75</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="23" customHeight="1">
       <c r="A45" s="11">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="14">
         <v>10.75</v>
       </c>
       <c r="F45" s="14">
         <v>23.75</v>
       </c>
       <c r="G45" s="14">
         <v>34.5</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="23" customHeight="1">
       <c r="A46" s="11">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="14">
         <v>14.5</v>
       </c>
       <c r="F46" s="14">
         <v>15.25</v>
       </c>
       <c r="G46" s="14">
         <v>29.75</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="23" customHeight="1">
       <c r="A47" s="11">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>80</v>
       </c>
       <c r="D47" s="13" t="s">