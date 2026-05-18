--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:01:34.653293 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:10:53.204438 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -215,66 +215,66 @@
   <si>
     <t>Vávra, Karel</t>
   </si>
   <si>
     <t>G, Benešov, Husova 470</t>
   </si>
   <si>
     <t>2/4</t>
   </si>
   <si>
     <t>Římalová, Eliška</t>
   </si>
   <si>
     <t>G Františka Palackého, Neratovice, Masarykova 450</t>
   </si>
   <si>
     <t>Pustá, Soňa</t>
   </si>
   <si>
     <t>Čásar, Lukáš</t>
   </si>
   <si>
     <t>SZŠ a VOŠ zdravotnická, Příbram I, Jiráskovy sady 113</t>
   </si>
   <si>
+    <t>Svítok, Štěpán</t>
+  </si>
+  <si>
+    <t>G, Český Brod, Vítězná 616</t>
+  </si>
+  <si>
+    <t>Hromják, Alexej</t>
+  </si>
+  <si>
+    <t>G a SOŠ pedagogická, Čáslav, Masarykova 248</t>
+  </si>
+  <si>
+    <t>Sentenský, Josef</t>
+  </si>
+  <si>
     <t>2</t>
-  </si>
-[...13 lines deleted...]
-    <t>Sentenský, Josef</t>
   </si>
   <si>
     <t>Mizun, Mykhailo</t>
   </si>
   <si>
     <t>VOŠ a SOŠ, Březnice, Rožmitálská 340</t>
   </si>
   <si>
     <t>Bulánková, Lucie</t>
   </si>
   <si>
     <t>SŠ, ZŠ a MŠ da Vinci</t>
   </si>
   <si>
     <t>Martincová, Magdaléna</t>
   </si>
   <si>
     <t>G Václava Hraběte, Hořovice, Jiráskova 617</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
@@ -912,51 +912,51 @@
       </c>
       <c r="D11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="10">
         <v>33.25</v>
       </c>
       <c r="F11" s="10">
         <v>38.5</v>
       </c>
       <c r="G11" s="10">
         <v>71.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E12" s="10">
         <v>35.5</v>
       </c>
       <c r="F12" s="10">
         <v>35.5</v>
       </c>
       <c r="G12" s="10">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="10">
@@ -1487,143 +1487,143 @@
       </c>
       <c r="D36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="14">
         <v>25</v>
       </c>
       <c r="F36" s="14">
         <v>13.5</v>
       </c>
       <c r="G36" s="14">
         <v>38.5</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="23" customHeight="1">
       <c r="A37" s="11">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="E37" s="14">
         <v>12.5</v>
       </c>
       <c r="F37" s="14">
         <v>23</v>
       </c>
       <c r="G37" s="14">
         <v>35.5</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="23" customHeight="1">
       <c r="A38" s="11">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="13" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="14">
         <v>7.75</v>
       </c>
       <c r="F38" s="14">
         <v>15</v>
       </c>
       <c r="G38" s="14">
         <v>22.75</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="23" customHeight="1">
       <c r="A39" s="11">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="14">
         <v>8</v>
       </c>
       <c r="F39" s="14">
         <v>9</v>
       </c>
       <c r="G39" s="14">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="11">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>65</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E40" s="14">
         <v>8</v>
       </c>
       <c r="F40" s="14">
         <v>9</v>
       </c>
       <c r="G40" s="14">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="23" customHeight="1">
       <c r="A41" s="11">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E41" s="14">
         <v>5</v>
       </c>
       <c r="F41" s="14">
         <v>3.5</v>
       </c>
       <c r="G41" s="14">
         <v>8.5</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="23" customHeight="1">
       <c r="A42" s="11"/>
       <c r="B42" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
     </row>