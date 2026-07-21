--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:10:53.204438 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:39:25.517004 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>