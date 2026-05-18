--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="90">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:01:33.043153 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:17:04.173475 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Moravskoslezský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -77,57 +77,57 @@
   <si>
     <t>Wichterlovo G, Ostrava-Poruba, p.o.</t>
   </si>
   <si>
     <t>X7</t>
   </si>
   <si>
     <t>Krpelan, Lukáš</t>
   </si>
   <si>
     <t>X6</t>
   </si>
   <si>
     <t>Číhala, Marek</t>
   </si>
   <si>
     <t>Matiční G, Ostrava, p.o.</t>
   </si>
   <si>
     <t>Kornel, Tomáš</t>
   </si>
   <si>
     <t>G a SOŠ, Frýdek-Místek, Cihelní 410, p.o.</t>
   </si>
   <si>
+    <t>Bravanský, Lukáš</t>
+  </si>
+  <si>
+    <t>G Mikuláše Koperníka, Bílovec, p.o.</t>
+  </si>
+  <si>
     <t>6/8</t>
-  </si>
-[...4 lines deleted...]
-    <t>G Mikuláše Koperníka, Bílovec, p.o.</t>
   </si>
   <si>
     <t>Vilášková, Darja</t>
   </si>
   <si>
     <t>Mendelovo G, Opava, p.o.</t>
   </si>
   <si>
     <t>Zrzavá, Kateřina</t>
   </si>
   <si>
     <t>G Petra Bezruče, Frýdek-Místek, p.o.</t>
   </si>
   <si>
     <t>4/6</t>
   </si>
   <si>
     <t>Hudečková, Anna</t>
   </si>
   <si>
     <t>Slezské G, Opava, p.o.</t>
   </si>
   <si>
     <t>Selzer, Jakub</t>
   </si>
@@ -922,74 +922,74 @@
       </c>
       <c r="D10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="10">
         <v>28</v>
       </c>
       <c r="F10" s="10">
         <v>37</v>
       </c>
       <c r="G10" s="10">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E11" s="10">
         <v>22.5</v>
       </c>
       <c r="F11" s="10">
         <v>39</v>
       </c>
       <c r="G11" s="10">
         <v>61.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="D12" s="9" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E12" s="10">
         <v>31.75</v>
       </c>
       <c r="F12" s="10">
         <v>29.25</v>
       </c>
       <c r="G12" s="10">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="10">
@@ -1244,105 +1244,105 @@
       </c>
       <c r="D24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="10">
         <v>19.75</v>
       </c>
       <c r="F24" s="10">
         <v>32</v>
       </c>
       <c r="G24" s="10">
         <v>51.75</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E25" s="10">
         <v>20.25</v>
       </c>
       <c r="F25" s="10">
         <v>31</v>
       </c>
       <c r="G25" s="10">
         <v>51.25</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="10">
         <v>18.25</v>
       </c>
       <c r="F26" s="10">
         <v>32</v>
       </c>
       <c r="G26" s="10">
         <v>50.25</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
-      <c r="A27" s="11">
+      <c r="A27" s="7">
         <v>20</v>
       </c>
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="13" t="s">
+      <c r="C27" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="D27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="14">
+      <c r="D27" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10">
         <v>31</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="10">
         <v>19</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="11">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="14">
         <v>18</v>
       </c>
       <c r="F28" s="14">
         <v>30</v>
       </c>
       <c r="G28" s="14">
         <v>48</v>
       </c>
@@ -1356,77 +1356,77 @@
       </c>
       <c r="C29" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="14">
         <v>16.25</v>
       </c>
       <c r="F29" s="14">
         <v>31.5</v>
       </c>
       <c r="G29" s="14">
         <v>47.75</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="14">
         <v>15.75</v>
       </c>
       <c r="F30" s="14">
         <v>32</v>
       </c>
       <c r="G30" s="14">
         <v>47.75</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="11">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E31" s="14">
         <v>30.5</v>
       </c>
       <c r="F31" s="14">
         <v>16.5</v>
       </c>
       <c r="G31" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="23" customHeight="1">
       <c r="A32" s="11">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="14">
@@ -1566,51 +1566,51 @@
       </c>
       <c r="D38" s="13" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="14">
         <v>20</v>
       </c>
       <c r="F38" s="14">
         <v>20.5</v>
       </c>
       <c r="G38" s="14">
         <v>40.5</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="23" customHeight="1">
       <c r="A39" s="11">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E39" s="14">
         <v>8.75</v>
       </c>
       <c r="F39" s="14">
         <v>31</v>
       </c>
       <c r="G39" s="14">
         <v>39.75</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="11">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="14">
@@ -1678,51 +1678,51 @@
       </c>
       <c r="C43" s="13" t="s">
         <v>53</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="14">
         <v>15.25</v>
       </c>
       <c r="F43" s="14">
         <v>19.5</v>
       </c>
       <c r="G43" s="14">
         <v>34.75</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="23" customHeight="1">
       <c r="A44" s="11">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="14">
         <v>14</v>
       </c>
       <c r="F44" s="14">
         <v>18</v>
       </c>
       <c r="G44" s="14">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="23" customHeight="1">
       <c r="A45" s="11">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="13" t="s">
@@ -1796,143 +1796,143 @@
       </c>
       <c r="D48" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="14">
         <v>23.75</v>
       </c>
       <c r="F48" s="14">
         <v>2</v>
       </c>
       <c r="G48" s="14">
         <v>25.75</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="23" customHeight="1">
       <c r="A49" s="11">
         <v>42</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C49" s="13" t="s">
         <v>81</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E49" s="14">
         <v>10.5</v>
       </c>
       <c r="F49" s="14">
         <v>13.5</v>
       </c>
       <c r="G49" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="23" customHeight="1">
       <c r="A50" s="11">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="14">
         <v>7.5</v>
       </c>
       <c r="F50" s="14">
         <v>11.5</v>
       </c>
       <c r="G50" s="14">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="23" customHeight="1">
       <c r="A51" s="11">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>83</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E51" s="14">
         <v>12.5</v>
       </c>
       <c r="F51" s="14">
         <v>4</v>
       </c>
       <c r="G51" s="14">
         <v>16.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="23" customHeight="1">
       <c r="A52" s="11">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E52" s="14">
         <v>14.25</v>
       </c>
       <c r="F52" s="14">
         <v>2</v>
       </c>
       <c r="G52" s="14">
         <v>16.25</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="23" customHeight="1">
       <c r="A53" s="11">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>85</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E53" s="14">
         <v>14.25</v>
       </c>
       <c r="F53" s="14">
         <v>1.5</v>
       </c>
       <c r="G53" s="14">
         <v>15.75</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="23" customHeight="1">
       <c r="A54" s="11">
         <v>47</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>87</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="14">