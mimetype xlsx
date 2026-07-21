--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="90">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:17:04.173475 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:40:32.250094 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Moravskoslezský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>