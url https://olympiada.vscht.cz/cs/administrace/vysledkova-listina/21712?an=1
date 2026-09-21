--- v2 (2026-07-21)
+++ v3 (2026-09-21)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="91">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:40:32.250094 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 17:17:01.579146 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Moravskoslezský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -105,50 +105,53 @@
     <t>G Mikuláše Koperníka, Bílovec, p.o.</t>
   </si>
   <si>
     <t>6/8</t>
   </si>
   <si>
     <t>Vilášková, Darja</t>
   </si>
   <si>
     <t>Mendelovo G, Opava, p.o.</t>
   </si>
   <si>
     <t>Zrzavá, Kateřina</t>
   </si>
   <si>
     <t>G Petra Bezruče, Frýdek-Místek, p.o.</t>
   </si>
   <si>
     <t>4/6</t>
   </si>
   <si>
     <t>Hudečková, Anna</t>
   </si>
   <si>
     <t>Slezské G, Opava, p.o.</t>
+  </si>
+  <si>
+    <t>X8</t>
   </si>
   <si>
     <t>Selzer, Jakub</t>
   </si>
   <si>
     <t>SPŠ chemická akademika Heyrovského, Ostrava, p.o.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Holčák, Jan</t>
   </si>
   <si>
     <t>Burdová, Hana</t>
   </si>
   <si>
     <t>G, Krnov, p.o.</t>
   </si>
   <si>
     <t>Slaný, David</t>
   </si>
   <si>
     <t>Šarman, Štěpán</t>
   </si>
@@ -1014,980 +1017,980 @@
       </c>
       <c r="D14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="10">
         <v>28.25</v>
       </c>
       <c r="F14" s="10">
         <v>30</v>
       </c>
       <c r="G14" s="10">
         <v>58.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E15" s="10">
         <v>22.75</v>
       </c>
       <c r="F15" s="10">
         <v>35</v>
       </c>
       <c r="G15" s="10">
         <v>57.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10">
         <v>19.25</v>
       </c>
       <c r="F16" s="10">
         <v>38.5</v>
       </c>
       <c r="G16" s="10">
         <v>57.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E17" s="10">
         <v>24</v>
       </c>
       <c r="F17" s="10">
         <v>31.5</v>
       </c>
       <c r="G17" s="10">
         <v>55.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="10">
         <v>25</v>
       </c>
       <c r="F18" s="10">
         <v>30</v>
       </c>
       <c r="G18" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="10">
         <v>20.5</v>
       </c>
       <c r="F19" s="10">
         <v>34.5</v>
       </c>
       <c r="G19" s="10">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>22.25</v>
       </c>
       <c r="F20" s="10">
         <v>32.5</v>
       </c>
       <c r="G20" s="10">
         <v>54.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E21" s="10">
         <v>20.5</v>
       </c>
       <c r="F21" s="10">
         <v>33.5</v>
       </c>
       <c r="G21" s="10">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="10">
         <v>21.75</v>
       </c>
       <c r="F22" s="10">
         <v>31.5</v>
       </c>
       <c r="G22" s="10">
         <v>53.25</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="10">
         <v>21.25</v>
       </c>
       <c r="F23" s="10">
         <v>31</v>
       </c>
       <c r="G23" s="10">
         <v>52.25</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="10">
         <v>19.75</v>
       </c>
       <c r="F24" s="10">
         <v>32</v>
       </c>
       <c r="G24" s="10">
         <v>51.75</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="10">
         <v>20.25</v>
       </c>
       <c r="F25" s="10">
         <v>31</v>
       </c>
       <c r="G25" s="10">
         <v>51.25</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E26" s="10">
         <v>18.25</v>
       </c>
       <c r="F26" s="10">
         <v>32</v>
       </c>
       <c r="G26" s="10">
         <v>50.25</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10">
         <v>31</v>
       </c>
       <c r="F27" s="10">
         <v>19</v>
       </c>
       <c r="G27" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="11">
         <v>21</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="14">
         <v>18</v>
       </c>
       <c r="F28" s="14">
         <v>30</v>
       </c>
       <c r="G28" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="11">
         <v>22</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="14">
         <v>16.25</v>
       </c>
       <c r="F29" s="14">
         <v>31.5</v>
       </c>
       <c r="G29" s="14">
         <v>47.75</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="14">
         <v>15.75</v>
       </c>
       <c r="F30" s="14">
         <v>32</v>
       </c>
       <c r="G30" s="14">
         <v>47.75</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="11">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="14">
         <v>30.5</v>
       </c>
       <c r="F31" s="14">
         <v>16.5</v>
       </c>
       <c r="G31" s="14">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="23" customHeight="1">
       <c r="A32" s="11">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="14">
         <v>17.25</v>
       </c>
       <c r="F32" s="14">
         <v>29.25</v>
       </c>
       <c r="G32" s="14">
         <v>46.5</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="23" customHeight="1">
       <c r="A33" s="11">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="14">
         <v>17</v>
       </c>
       <c r="F33" s="14">
         <v>29.5</v>
       </c>
       <c r="G33" s="14">
         <v>46.5</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="23" customHeight="1">
       <c r="A34" s="11">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E34" s="14">
         <v>14.25</v>
       </c>
       <c r="F34" s="14">
         <v>31.5</v>
       </c>
       <c r="G34" s="14">
         <v>45.75</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="23" customHeight="1">
       <c r="A35" s="11">
         <v>28</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="14">
         <v>20.75</v>
       </c>
       <c r="F35" s="14">
         <v>23.5</v>
       </c>
       <c r="G35" s="14">
         <v>44.25</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="23" customHeight="1">
       <c r="A36" s="11">
         <v>29</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="14">
         <v>11.75</v>
       </c>
       <c r="F36" s="14">
         <v>30.5</v>
       </c>
       <c r="G36" s="14">
         <v>42.25</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="23" customHeight="1">
       <c r="A37" s="11">
         <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E37" s="14">
         <v>16.5</v>
       </c>
       <c r="F37" s="14">
         <v>25.5</v>
       </c>
       <c r="G37" s="14">
         <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="23" customHeight="1">
       <c r="A38" s="11">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E38" s="14">
         <v>20</v>
       </c>
       <c r="F38" s="14">
         <v>20.5</v>
       </c>
       <c r="G38" s="14">
         <v>40.5</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="23" customHeight="1">
       <c r="A39" s="11">
         <v>32</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="14">
         <v>8.75</v>
       </c>
       <c r="F39" s="14">
         <v>31</v>
       </c>
       <c r="G39" s="14">
         <v>39.75</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="11">
         <v>33</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="14">
         <v>13.25</v>
       </c>
       <c r="F40" s="14">
         <v>26.25</v>
       </c>
       <c r="G40" s="14">
         <v>39.5</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="23" customHeight="1">
       <c r="A41" s="11">
         <v>34</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E41" s="14">
         <v>9.25</v>
       </c>
       <c r="F41" s="14">
         <v>30</v>
       </c>
       <c r="G41" s="14">
         <v>39.25</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="23" customHeight="1">
       <c r="A42" s="11">
         <v>35</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E42" s="14">
         <v>6</v>
       </c>
       <c r="F42" s="14">
         <v>30</v>
       </c>
       <c r="G42" s="14">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="23" customHeight="1">
       <c r="A43" s="11">
         <v>36</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="14">
         <v>15.25</v>
       </c>
       <c r="F43" s="14">
         <v>19.5</v>
       </c>
       <c r="G43" s="14">
         <v>34.75</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="23" customHeight="1">
       <c r="A44" s="11">
         <v>37</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="14">
         <v>14</v>
       </c>
       <c r="F44" s="14">
         <v>18</v>
       </c>
       <c r="G44" s="14">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="23" customHeight="1">
       <c r="A45" s="11">
         <v>38</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C45" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E45" s="14">
         <v>18.75</v>
       </c>
       <c r="F45" s="14">
         <v>12.5</v>
       </c>
       <c r="G45" s="14">
         <v>31.25</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="23" customHeight="1">
       <c r="A46" s="11">
         <v>39</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C46" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E46" s="14">
         <v>4.5</v>
       </c>
       <c r="F46" s="14">
         <v>26.25</v>
       </c>
       <c r="G46" s="14">
         <v>30.75</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="23" customHeight="1">
       <c r="A47" s="11">
         <v>40</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C47" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="14">
         <v>1.5</v>
       </c>
       <c r="F47" s="14">
         <v>28.75</v>
       </c>
       <c r="G47" s="14">
         <v>30.25</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="23" customHeight="1">
       <c r="A48" s="11">
         <v>41</v>
       </c>
       <c r="B48" s="12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>29</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="14">
         <v>23.75</v>
       </c>
       <c r="F48" s="14">
         <v>2</v>
       </c>
       <c r="G48" s="14">
         <v>25.75</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="23" customHeight="1">
       <c r="A49" s="11">
         <v>42</v>
       </c>
       <c r="B49" s="12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E49" s="14">
         <v>10.5</v>
       </c>
       <c r="F49" s="14">
         <v>13.5</v>
       </c>
       <c r="G49" s="14">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="23" customHeight="1">
       <c r="A50" s="11">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="14">
         <v>7.5</v>
       </c>
       <c r="F50" s="14">
         <v>11.5</v>
       </c>
       <c r="G50" s="14">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="23" customHeight="1">
       <c r="A51" s="11">
         <v>44</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C51" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="14">
         <v>12.5</v>
       </c>
       <c r="F51" s="14">
         <v>4</v>
       </c>
       <c r="G51" s="14">
         <v>16.5</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="23" customHeight="1">
       <c r="A52" s="11">
         <v>45</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C52" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="14">
         <v>14.25</v>
       </c>
       <c r="F52" s="14">
         <v>2</v>
       </c>
       <c r="G52" s="14">
         <v>16.25</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="23" customHeight="1">
       <c r="A53" s="11">
         <v>46</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E53" s="14">
         <v>14.25</v>
       </c>
       <c r="F53" s="14">
         <v>1.5</v>
       </c>
       <c r="G53" s="14">
         <v>15.75</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="23" customHeight="1">
       <c r="A54" s="11">
         <v>47</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E54" s="14">
         <v>3.5</v>
       </c>
       <c r="F54" s="14">
         <v>1.5</v>
       </c>
       <c r="G54" s="14">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="23" customHeight="1">
       <c r="A55" s="11"/>
       <c r="B55" s="12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E55" s="14"/>
       <c r="F55" s="14"/>
       <c r="G55" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7"/>
     <row r="57" spans="1:7">
       <c r="A57" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>