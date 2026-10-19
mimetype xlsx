--- v3 (2026-07-21)
+++ v4 (2026-10-19)
@@ -20,141 +20,141 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="39">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:57:47.120787 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:52:00.540369 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Moravskoslezský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Vlach, Antonín</t>
   </si>
   <si>
     <t>Wichterlovo G, Ostrava-Poruba, p.o.</t>
   </si>
   <si>
+    <t>X8</t>
+  </si>
+  <si>
+    <t>Vlasák, Richard</t>
+  </si>
+  <si>
+    <t>G, Krnov, p.o.</t>
+  </si>
+  <si>
+    <t>Rybníčková, Tereza</t>
+  </si>
+  <si>
+    <t>Škulcová, Adéla</t>
+  </si>
+  <si>
+    <t>G, Třinec, p.o.</t>
+  </si>
+  <si>
+    <t>Chytil, Michal</t>
+  </si>
+  <si>
+    <t>SPŠ chemická akademika Heyrovského, Ostrava, p.o.</t>
+  </si>
+  <si>
+    <t>Harabiš, Jakub</t>
+  </si>
+  <si>
+    <t>G a SPŠ elektrotechniky a informatiky, Frenštát pod Radhoštěm, p.o.</t>
+  </si>
+  <si>
+    <t>Konštacký, Adam</t>
+  </si>
+  <si>
+    <t>G, Havířov-Podlesí, p.o.</t>
+  </si>
+  <si>
+    <t>Šubrtová, Michaela</t>
+  </si>
+  <si>
+    <t>G a SOŠ, Nový Jičín, p.o.</t>
+  </si>
+  <si>
+    <t>3/4</t>
+  </si>
+  <si>
+    <t>Grussmann, Jonáš</t>
+  </si>
+  <si>
+    <t>Mendelovo G, Opava, p.o.</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...49 lines deleted...]
-    <t>Mendelovo G, Opava, p.o.</t>
   </si>
   <si>
     <t>Hill, Oliver</t>
   </si>
   <si>
     <t>G Petra Bezruče, Frýdek-Místek, p.o.</t>
   </si>
   <si>
     <t>Grzonková, Tereza</t>
   </si>
   <si>
     <t>G, Karviná, p.o.</t>
   </si>
   <si>
     <t>Demelová, Tereza</t>
   </si>
   <si>
     <t>7/8</t>
   </si>
   <si>
     <t>Pozn.: úspěšní řešitelé, kteří získali aspoň 50 % bodů, jsou vyznačeni tučným písmem.</t>
   </si>
 </sst>
 </file>
 
@@ -729,308 +729,308 @@
       </c>
       <c r="E8" s="10">
         <v>27.5</v>
       </c>
       <c r="F8" s="10">
         <v>24.9</v>
       </c>
       <c r="G8" s="10">
         <v>37.5</v>
       </c>
       <c r="H8" s="10">
         <v>89.90000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E9" s="10">
         <v>19.95</v>
       </c>
       <c r="F9" s="10">
         <v>16.75</v>
       </c>
       <c r="G9" s="10">
         <v>38.25</v>
       </c>
       <c r="H9" s="10">
         <v>74.95</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E10" s="10">
         <v>17.75</v>
       </c>
       <c r="F10" s="10">
         <v>16.8</v>
       </c>
       <c r="G10" s="10">
         <v>37</v>
       </c>
       <c r="H10" s="10">
         <v>71.55</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E11" s="10">
         <v>17.25</v>
       </c>
       <c r="F11" s="10">
         <v>13.85</v>
       </c>
       <c r="G11" s="10">
         <v>36</v>
       </c>
       <c r="H11" s="10">
         <v>67.09999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="10">
         <v>17.25</v>
       </c>
       <c r="F12" s="10">
         <v>12.85</v>
       </c>
       <c r="G12" s="10">
         <v>37</v>
       </c>
       <c r="H12" s="10">
         <v>67.09999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>11</v>
       </c>
       <c r="F13" s="10">
         <v>15.8</v>
       </c>
       <c r="G13" s="10">
         <v>38.5</v>
       </c>
       <c r="H13" s="10">
         <v>65.3</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>5.75</v>
       </c>
       <c r="F14" s="10">
         <v>15</v>
       </c>
       <c r="G14" s="10">
         <v>38.5</v>
       </c>
       <c r="H14" s="10">
         <v>59.25</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="9" t="s">
+      <c r="D15" s="9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E15" s="10">
         <v>11.5</v>
       </c>
       <c r="F15" s="10">
         <v>5.9</v>
       </c>
       <c r="G15" s="10">
         <v>40</v>
       </c>
       <c r="H15" s="10">
         <v>57.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="D16" s="9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E16" s="10">
         <v>6.75</v>
       </c>
       <c r="F16" s="10">
         <v>9.800000000000001</v>
       </c>
       <c r="G16" s="10">
         <v>36.25</v>
       </c>
       <c r="H16" s="10">
         <v>52.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="11">
         <v>10</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E17" s="14">
         <v>9.25</v>
       </c>
       <c r="F17" s="14">
         <v>15.15</v>
       </c>
       <c r="G17" s="14">
         <v>24.25</v>
       </c>
       <c r="H17" s="14">
         <v>48.65</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23" customHeight="1">
       <c r="A18" s="11">
         <v>11</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E18" s="14">
         <v>4.25</v>
       </c>
       <c r="F18" s="14">
         <v>2.85</v>
       </c>
       <c r="G18" s="14">
         <v>38.25</v>
       </c>
       <c r="H18" s="14">
         <v>45.35</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23" customHeight="1">
       <c r="A19" s="11">
         <v>12</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="14">
         <v>7.25</v>
       </c>
       <c r="F19" s="14">
         <v>4.65</v>
       </c>
       <c r="G19" s="14">
         <v>25.5</v>
       </c>
       <c r="H19" s="14">
         <v>37.4</v>
       </c>
     </row>
     <row r="20" spans="1:8"/>
     <row r="21" spans="1:8">
       <c r="A21" s="15" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">