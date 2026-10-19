--- v2 (2026-07-21)
+++ v3 (2026-10-19)
@@ -20,153 +20,153 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="64">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:56:52.853690 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:42.813755 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Hlavní město Praha)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Dvořák, Matěj</t>
   </si>
   <si>
     <t>G, Praha 2, Botičská 1</t>
   </si>
   <si>
+    <t>X8</t>
+  </si>
+  <si>
+    <t>Žilka, František Vladimír</t>
+  </si>
+  <si>
+    <t>G Jana Keplera, Praha 6, Parléřova 2</t>
+  </si>
+  <si>
+    <t>Brochot, Matthias</t>
+  </si>
+  <si>
+    <t>Malostranské G, Praha 1, Josefská 7</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>Mach, Tomáš</t>
+  </si>
+  <si>
+    <t>Masarykova SŠ chemická, Praha 1, Křemencova 12</t>
+  </si>
+  <si>
+    <t>Sabev, Nikolay</t>
+  </si>
+  <si>
+    <t>G, Praha 7, Nad Štolou 1</t>
+  </si>
+  <si>
+    <t>Berrová, Julie</t>
+  </si>
+  <si>
+    <t>G, Praha 6, Nad Alejí 1952</t>
+  </si>
+  <si>
+    <t>Merxbauer, Michal</t>
+  </si>
+  <si>
+    <t>G Opatov, Praha 4, Konstantinova 1500</t>
+  </si>
+  <si>
+    <t>Zykán, Jonáš</t>
+  </si>
+  <si>
+    <t>G prof. Jana Patočky, Praha 1, Jindřišská 36</t>
+  </si>
+  <si>
+    <t>Suchá, Karolína</t>
+  </si>
+  <si>
+    <t>G Jaroslava Heyrovského, Praha 5, Mezi Školami 2475</t>
+  </si>
+  <si>
+    <t>Žatecký, Jakub</t>
+  </si>
+  <si>
+    <t>Mašíčková, Veronika</t>
+  </si>
+  <si>
+    <t>PORG - G, ZŠ a MŠ, o.p.s.</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...61 lines deleted...]
-    <t>PORG - G, ZŠ a MŠ, o.p.s.</t>
   </si>
   <si>
     <t>Filipec, Martin</t>
   </si>
   <si>
     <t>3/4</t>
   </si>
   <si>
     <t>Škrabánková, Jana</t>
   </si>
   <si>
     <t>7/8</t>
   </si>
   <si>
     <t>Matyšek, Ondřej</t>
   </si>
   <si>
     <t>G ALTIS s.r.o.</t>
   </si>
   <si>
     <t>Irová, Anička</t>
   </si>
   <si>
     <t>Štefka, David</t>
   </si>
@@ -856,467 +856,467 @@
       </c>
       <c r="E10" s="10">
         <v>20.25</v>
       </c>
       <c r="F10" s="10">
         <v>28.05</v>
       </c>
       <c r="G10" s="10">
         <v>40</v>
       </c>
       <c r="H10" s="10">
         <v>88.3</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E11" s="10">
         <v>20.5</v>
       </c>
       <c r="F11" s="10">
         <v>25.6</v>
       </c>
       <c r="G11" s="10">
         <v>37</v>
       </c>
       <c r="H11" s="10">
         <v>83.09999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E12" s="10">
         <v>19.25</v>
       </c>
       <c r="F12" s="10">
         <v>25.8</v>
       </c>
       <c r="G12" s="10">
         <v>37</v>
       </c>
       <c r="H12" s="10">
         <v>82.05</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>16.25</v>
       </c>
       <c r="F13" s="10">
         <v>27.8</v>
       </c>
       <c r="G13" s="10">
         <v>37.2</v>
       </c>
       <c r="H13" s="10">
         <v>81.25</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>16.5</v>
       </c>
       <c r="F14" s="10">
         <v>21.25</v>
       </c>
       <c r="G14" s="10">
         <v>40</v>
       </c>
       <c r="H14" s="10">
         <v>77.75</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>24</v>
       </c>
       <c r="F15" s="10">
         <v>25.25</v>
       </c>
       <c r="G15" s="10">
         <v>25</v>
       </c>
       <c r="H15" s="10">
         <v>74.25</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E16" s="10">
         <v>9</v>
       </c>
       <c r="F16" s="10">
         <v>21</v>
       </c>
       <c r="G16" s="10">
         <v>39</v>
       </c>
       <c r="H16" s="10">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E17" s="10">
         <v>7.75</v>
       </c>
       <c r="F17" s="10">
         <v>21.65</v>
       </c>
       <c r="G17" s="10">
         <v>38.5</v>
       </c>
       <c r="H17" s="10">
         <v>67.90000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C18" s="9" t="s">
+      <c r="D18" s="9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E18" s="10">
         <v>11.25</v>
       </c>
       <c r="F18" s="10">
         <v>16.4</v>
       </c>
       <c r="G18" s="10">
         <v>40</v>
       </c>
       <c r="H18" s="10">
         <v>67.65000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="10">
         <v>9.5</v>
       </c>
       <c r="F19" s="10">
         <v>15.8</v>
       </c>
       <c r="G19" s="10">
         <v>40</v>
       </c>
       <c r="H19" s="10">
         <v>65.3</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="10">
         <v>12.75</v>
       </c>
       <c r="F20" s="10">
         <v>10.95</v>
       </c>
       <c r="G20" s="10">
         <v>39.25</v>
       </c>
       <c r="H20" s="10">
         <v>62.95</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E21" s="10">
         <v>13.5</v>
       </c>
       <c r="F21" s="10">
         <v>20.1</v>
       </c>
       <c r="G21" s="10">
         <v>25</v>
       </c>
       <c r="H21" s="10">
         <v>58.6</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E22" s="10">
         <v>8.75</v>
       </c>
       <c r="F22" s="10">
         <v>12.6</v>
       </c>
       <c r="G22" s="10">
         <v>37</v>
       </c>
       <c r="H22" s="10">
         <v>58.35</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="10">
         <v>10.75</v>
       </c>
       <c r="F23" s="10">
         <v>8</v>
       </c>
       <c r="G23" s="10">
         <v>38.5</v>
       </c>
       <c r="H23" s="10">
         <v>57.25</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E24" s="10">
         <v>11.75</v>
       </c>
       <c r="F24" s="10">
         <v>5.65</v>
       </c>
       <c r="G24" s="10">
         <v>36.2</v>
       </c>
       <c r="H24" s="10">
         <v>53.6</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E25" s="10">
         <v>13.25</v>
       </c>
       <c r="F25" s="10">
         <v>8.25</v>
       </c>
       <c r="G25" s="10">
         <v>31.5</v>
       </c>
       <c r="H25" s="10">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E26" s="10">
         <v>10.25</v>
       </c>
       <c r="F26" s="10">
         <v>17.1</v>
       </c>
       <c r="G26" s="10">
         <v>25</v>
       </c>
       <c r="H26" s="10">
         <v>52.35</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E27" s="10">
         <v>8.75</v>
       </c>
       <c r="F27" s="10">
         <v>7.9</v>
       </c>
       <c r="G27" s="10">
         <v>34.2</v>
       </c>
       <c r="H27" s="10">
         <v>50.85</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="23" customHeight="1">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="9" t="s">
@@ -1376,77 +1376,77 @@
       </c>
       <c r="E30" s="14">
         <v>8.5</v>
       </c>
       <c r="F30" s="14">
         <v>9.6</v>
       </c>
       <c r="G30" s="14">
         <v>31.3</v>
       </c>
       <c r="H30" s="14">
         <v>49.4</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="23" customHeight="1">
       <c r="A31" s="11">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E31" s="14">
         <v>10</v>
       </c>
       <c r="F31" s="14">
         <v>10.2</v>
       </c>
       <c r="G31" s="14">
         <v>26.5</v>
       </c>
       <c r="H31" s="14">
         <v>46.7</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="23" customHeight="1">
       <c r="A32" s="11">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E32" s="14">
         <v>1.75</v>
       </c>
       <c r="F32" s="14">
         <v>8.050000000000001</v>
       </c>
       <c r="G32" s="14">
         <v>31.5</v>
       </c>
       <c r="H32" s="14">
         <v>41.3</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23" customHeight="1">
       <c r="A33" s="11">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="13" t="s">
@@ -1454,87 +1454,87 @@
       </c>
       <c r="E33" s="14">
         <v>13.75</v>
       </c>
       <c r="F33" s="14">
         <v>17.65</v>
       </c>
       <c r="G33" s="14">
         <v>6.3</v>
       </c>
       <c r="H33" s="14">
         <v>37.7</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="23" customHeight="1">
       <c r="A34" s="11">
         <v>27</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>50</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E34" s="14">
         <v>4.5</v>
       </c>
       <c r="F34" s="14">
         <v>7.85</v>
       </c>
       <c r="G34" s="14">
         <v>18</v>
       </c>
       <c r="H34" s="14">
         <v>30.35</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="23" customHeight="1">
       <c r="A35" s="11"/>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>41</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
     </row>
     <row r="36" spans="1:8" ht="23" customHeight="1">
       <c r="A36" s="11"/>
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
     </row>
     <row r="37" spans="1:8"/>
     <row r="38" spans="1:8">
       <c r="A38" s="15" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>