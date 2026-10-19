--- v2 (2026-07-21)
+++ v3 (2026-10-19)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="52">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-07-21 16:54:31.017256 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:41.362146 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -898,51 +898,51 @@
       </c>
       <c r="E13" s="10">
         <v>8.5</v>
       </c>
       <c r="F13" s="10">
         <v>15.5</v>
       </c>
       <c r="G13" s="10">
         <v>34</v>
       </c>
       <c r="H13" s="10">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E14" s="10">
         <v>10.4</v>
       </c>
       <c r="F14" s="10">
         <v>14</v>
       </c>
       <c r="G14" s="10">
         <v>32</v>
       </c>
       <c r="H14" s="10">
         <v>56.4</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="9" t="s">