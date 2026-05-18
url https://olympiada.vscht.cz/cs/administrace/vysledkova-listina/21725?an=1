--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="45">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:20:38.458514 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:10:19.622435 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Jihočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -77,72 +77,72 @@
   <si>
     <t>Poisl, Filip</t>
   </si>
   <si>
     <t>G, Strakonice, Máchova 174</t>
   </si>
   <si>
     <t>X7</t>
   </si>
   <si>
     <t>Litvínová, Šárka</t>
   </si>
   <si>
     <t>G, České Budějovice, Jírovcova 8</t>
   </si>
   <si>
     <t>X8</t>
   </si>
   <si>
     <t>Bajgar, Matěj</t>
   </si>
   <si>
     <t>Grabicová, Josefína</t>
   </si>
   <si>
+    <t>Jílek, Jaroslav</t>
+  </si>
+  <si>
+    <t>Filipová, Jiřina</t>
+  </si>
+  <si>
+    <t>Karfík, Lukáš</t>
+  </si>
+  <si>
+    <t>G J. V. Jirsíka, České Budějovice, Fráni Šrámka 23</t>
+  </si>
+  <si>
+    <t>Maršálek, Filip</t>
+  </si>
+  <si>
+    <t>SŠ obchodní, České Budějovice, Husova 9</t>
+  </si>
+  <si>
+    <t>Švehla, Ondřej</t>
+  </si>
+  <si>
     <t>3/4</t>
-  </si>
-[...19 lines deleted...]
-    <t>Švehla, Ondřej</t>
   </si>
   <si>
     <t>Mašterová, Dana</t>
   </si>
   <si>
     <t>G Pierra de Coubertina, Tábor, Náměstí Františka Křižíka 860</t>
   </si>
   <si>
     <t>Hanselová, Lucie</t>
   </si>
   <si>
     <t>G, Český Krumlov, Chvalšinská 112</t>
   </si>
   <si>
     <t>X6</t>
   </si>
   <si>
     <t>Robaušová, Kateřina</t>
   </si>
   <si>
     <t>EDUCAnet - SŠ a ZŠ České Budějovice, s.r.o.</t>
   </si>
   <si>
     <t>2/4</t>
   </si>
@@ -799,181 +799,181 @@
       </c>
       <c r="E10" s="10">
         <v>18.5</v>
       </c>
       <c r="F10" s="10">
         <v>22.1</v>
       </c>
       <c r="G10" s="10">
         <v>39.25</v>
       </c>
       <c r="H10" s="10">
         <v>79.84999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E11" s="10">
         <v>21</v>
       </c>
       <c r="F11" s="10">
         <v>15.85</v>
       </c>
       <c r="G11" s="10">
         <v>39.45</v>
       </c>
       <c r="H11" s="10">
         <v>76.3</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="10">
         <v>17.75</v>
       </c>
       <c r="F12" s="10">
         <v>24.15</v>
       </c>
       <c r="G12" s="10">
         <v>30.25</v>
       </c>
       <c r="H12" s="10">
         <v>72.15000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>17.7</v>
       </c>
       <c r="G13" s="10">
         <v>38.55</v>
       </c>
       <c r="H13" s="10">
         <v>70.25</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="10">
         <v>14.75</v>
       </c>
       <c r="F14" s="10">
         <v>15.1</v>
       </c>
       <c r="G14" s="10">
         <v>40</v>
       </c>
       <c r="H14" s="10">
         <v>69.84999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="10">
         <v>15.25</v>
       </c>
       <c r="F15" s="10">
         <v>14.65</v>
       </c>
       <c r="G15" s="10">
         <v>37.75</v>
       </c>
       <c r="H15" s="10">
         <v>67.65000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E16" s="10">
         <v>13.75</v>
       </c>
       <c r="F16" s="10">
         <v>17.1</v>
       </c>
       <c r="G16" s="10">
         <v>31.9</v>
       </c>
       <c r="H16" s="10">
         <v>62.75</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="9" t="s">