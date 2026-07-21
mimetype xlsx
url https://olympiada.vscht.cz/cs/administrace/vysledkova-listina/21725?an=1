--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="45">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:10:19.622435 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 16:39:27.873097 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Jihočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>