--- v0 (2026-03-05)
+++ v1 (2026-05-18)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="47">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-03-05 08:13:13.817237 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-05-18 19:10:10.212392 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Zlínský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -961,51 +961,51 @@
       </c>
       <c r="E16" s="10">
         <v>7.25</v>
       </c>
       <c r="F16" s="10">
         <v>14.3</v>
       </c>
       <c r="G16" s="10">
         <v>35.5</v>
       </c>
       <c r="H16" s="10">
         <v>57.05</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E17" s="10">
         <v>4</v>
       </c>
       <c r="F17" s="10">
         <v>13.1</v>
       </c>
       <c r="G17" s="10">
         <v>39.5</v>
       </c>
       <c r="H17" s="10">
         <v>56.6</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="9" t="s">