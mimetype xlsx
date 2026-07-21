--- v1 (2026-05-18)
+++ v2 (2026-07-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="47">
   <si>
     <t>Výsledková listina pro rok 2024/2025</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-05-18 19:10:10.212392 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-07-21 17:02:30.480455 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Zlínský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>