--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -20,120 +20,120 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="27">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:06:02.302503 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:32:29.617010 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie E</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Fyzikála</t>
   </si>
   <si>
     <t>Biochemie</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Bespalov, Ivan</t>
   </si>
   <si>
     <t>SPŠ chemická a G Brno, Vranovská, p.o.</t>
   </si>
   <si>
     <t>X8</t>
   </si>
   <si>
     <t>Benýšek, Jonáš</t>
   </si>
   <si>
+    <t>Prokeš, Tomáš</t>
+  </si>
+  <si>
+    <t>Šopík, Filip</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>Zherdov, Stanislav</t>
+  </si>
+  <si>
+    <t>Jedlička, Vojtěch</t>
+  </si>
+  <si>
+    <t>Julínková, Ema</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...16 lines deleted...]
-    <t>Julínková, Ema</t>
   </si>
   <si>
     <t>Krčmová, Anežka</t>
   </si>
   <si>
     <t>Riglová, Monika</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -669,275 +669,275 @@
       </c>
       <c r="G8" s="10">
         <v>5.83</v>
       </c>
       <c r="H8" s="10">
         <v>2.21</v>
       </c>
       <c r="I8" s="10">
         <v>59</v>
       </c>
       <c r="J8" s="10">
         <v>78.7</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" s="10">
         <v>8.83</v>
       </c>
       <c r="F9" s="10">
         <v>5.5</v>
       </c>
       <c r="G9" s="10">
         <v>7.83</v>
       </c>
       <c r="H9" s="10">
         <v>1.58</v>
       </c>
       <c r="I9" s="10">
         <v>42.25</v>
       </c>
       <c r="J9" s="10">
         <v>65.98999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>7.5</v>
       </c>
       <c r="F10" s="10">
         <v>3.17</v>
       </c>
       <c r="G10" s="10">
         <v>3.33</v>
       </c>
       <c r="H10" s="10">
         <v>1.92</v>
       </c>
       <c r="I10" s="10">
         <v>48.25</v>
       </c>
       <c r="J10" s="10">
         <v>64.17</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E11" s="10">
         <v>3.67</v>
       </c>
       <c r="F11" s="10">
         <v>3.5</v>
       </c>
       <c r="G11" s="10">
         <v>2.33</v>
       </c>
       <c r="H11" s="10">
         <v>0.08</v>
       </c>
       <c r="I11" s="10">
         <v>48.75</v>
       </c>
       <c r="J11" s="10">
         <v>58.33</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="10">
         <v>3.42</v>
       </c>
       <c r="F12" s="10">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>1.83</v>
       </c>
       <c r="H12" s="10">
         <v>0.67</v>
       </c>
       <c r="I12" s="10">
         <v>40.25</v>
       </c>
       <c r="J12" s="10">
         <v>47.17</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="10">
         <v>4.42</v>
       </c>
       <c r="F13" s="10">
         <v>4.33</v>
       </c>
       <c r="G13" s="10">
         <v>1.33</v>
       </c>
       <c r="H13" s="10">
         <v>0</v>
       </c>
       <c r="I13" s="10">
         <v>24.75</v>
       </c>
       <c r="J13" s="10">
         <v>34.83</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E14" s="10">
         <v>5.17</v>
       </c>
       <c r="F14" s="10">
         <v>4.67</v>
       </c>
       <c r="G14" s="10">
         <v>0</v>
       </c>
       <c r="H14" s="10">
         <v>0</v>
       </c>
       <c r="I14" s="10">
         <v>25</v>
       </c>
       <c r="J14" s="10">
         <v>34.84</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E15" s="10">
         <v>3.25</v>
       </c>
       <c r="F15" s="10">
         <v>5.67</v>
       </c>
       <c r="G15" s="10">
         <v>3.83</v>
       </c>
       <c r="H15" s="10">
         <v>1.17</v>
       </c>
       <c r="I15" s="10">
         <v>15.5</v>
       </c>
       <c r="J15" s="10">
         <v>29.42</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E16" s="10">
         <v>0.67</v>
       </c>
       <c r="F16" s="10">
         <v>0.83</v>
       </c>
       <c r="G16" s="10">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <v>0.5</v>
       </c>
       <c r="I16" s="10">
         <v>13.25</v>
       </c>
       <c r="J16" s="10">
         <v>15.25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>