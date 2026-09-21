--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -15,119 +15,116 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="26">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:05:33.311858 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:32:03.317855 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie A</t>
   </si>
   <si>
     <t>Krajské kolo (Vysočina)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Fyzikála</t>
   </si>
   <si>
     <t>Biochemie</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Roll, Marek</t>
   </si>
   <si>
     <t>G dr. A. Hrdličky, Humpolec, Komenského 147</t>
   </si>
   <si>
-    <t>X7</t>
+    <t>X8</t>
   </si>
   <si>
     <t>Vávra, Martin</t>
   </si>
   <si>
     <t>Katolické G Třebíč</t>
   </si>
   <si>
     <t>X6</t>
   </si>
   <si>
     <t>Jochová, Natálie</t>
   </si>
   <si>
     <t>G Třebíč</t>
-  </si>
-[...1 lines deleted...]
-    <t>X8</t>
   </si>
   <si>
     <t>Lahoda, Jan</t>
   </si>
   <si>
     <t>G Jihlava</t>
   </si>
   <si>
     <t>Lexová, Marie</t>
   </si>
   <si>
     <t>Kužel, Simon</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -701,147 +698,147 @@
       </c>
       <c r="G9" s="10">
         <v>8.25</v>
       </c>
       <c r="H9" s="10">
         <v>9</v>
       </c>
       <c r="I9" s="10">
         <v>30.5</v>
       </c>
       <c r="J9" s="10">
         <v>68.63</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>5.75</v>
       </c>
       <c r="F10" s="10">
         <v>7</v>
       </c>
       <c r="G10" s="10">
         <v>7.25</v>
       </c>
       <c r="H10" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="I10" s="10">
         <v>32.5</v>
       </c>
       <c r="J10" s="10">
         <v>60.63</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E11" s="10">
         <v>8.75</v>
       </c>
       <c r="F11" s="10">
         <v>4.75</v>
       </c>
       <c r="G11" s="10">
         <v>6.75</v>
       </c>
       <c r="H11" s="10">
         <v>5.75</v>
       </c>
       <c r="I11" s="10">
         <v>33.5</v>
       </c>
       <c r="J11" s="10">
         <v>59.5</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E12" s="10">
         <v>9.25</v>
       </c>
       <c r="F12" s="10">
         <v>8.75</v>
       </c>
       <c r="G12" s="10">
         <v>9.75</v>
       </c>
       <c r="H12" s="10">
         <v>4.13</v>
       </c>
       <c r="I12" s="10">
         <v>26</v>
       </c>
       <c r="J12" s="10">
         <v>57.88</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E13" s="10">
         <v>11.63</v>
       </c>
       <c r="F13" s="10">
         <v>5.25</v>
       </c>
       <c r="G13" s="10">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>5.5</v>
       </c>
       <c r="I13" s="10">
         <v>30.5</v>
       </c>
       <c r="J13" s="10">
         <v>52.88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>