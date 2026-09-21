--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -20,108 +20,108 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:09:18.972371 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:33:18.353183 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie A</t>
   </si>
   <si>
     <t>Krajské kolo (Královéhradecký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Fyzikála</t>
   </si>
   <si>
     <t>Biochemie</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Veselka, Jan</t>
   </si>
   <si>
     <t>Biskupské G, církevní ZŠ, MŠ a základní umělecká škola Hradec Králové</t>
   </si>
   <si>
     <t>X8</t>
   </si>
   <si>
     <t>Staňková, Annaig</t>
   </si>
   <si>
+    <t>Kubeček, Antonín</t>
+  </si>
+  <si>
+    <t>Jiráskovo G, Náchod, Řezníčkova 451</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jiráskovo G, Náchod, Řezníčkova 451</t>
   </si>
   <si>
     <t>Burianová, Tereza</t>
   </si>
   <si>
     <t>G Boženy Němcové, Hradec Králové, Pospíšilova tř. 324</t>
   </si>
   <si>
     <t>Gerberich, Matyáš</t>
   </si>
   <si>
     <t>G, Trutnov, Jiráskovo náměstí 325</t>
   </si>
   <si>
     <t>Spatzierová, Adéla</t>
   </si>
   <si>
     <t>Pospíšil, Josef</t>
   </si>
   <si>
     <t>Vrbenský, Roman</t>
   </si>
   <si>
     <t>Ungermann, Petr</t>
   </si>
@@ -704,83 +704,83 @@
       </c>
       <c r="G8" s="10">
         <v>3</v>
       </c>
       <c r="H8" s="10">
         <v>2</v>
       </c>
       <c r="I8" s="10">
         <v>29</v>
       </c>
       <c r="J8" s="10">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" s="10">
         <v>9</v>
       </c>
       <c r="F9" s="10">
         <v>8.5</v>
       </c>
       <c r="G9" s="10">
         <v>5.5</v>
       </c>
       <c r="H9" s="10">
         <v>1.88</v>
       </c>
       <c r="I9" s="10">
         <v>25.75</v>
       </c>
       <c r="J9" s="10">
         <v>50.63</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="D10" s="9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E10" s="10">
         <v>7.63</v>
       </c>
       <c r="F10" s="10">
         <v>3.5</v>
       </c>
       <c r="G10" s="10">
         <v>5.75</v>
       </c>
       <c r="H10" s="10">
         <v>0</v>
       </c>
       <c r="I10" s="10">
         <v>32</v>
       </c>
       <c r="J10" s="10">
         <v>48.88</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
@@ -800,112 +800,112 @@
       </c>
       <c r="G11" s="10">
         <v>3.5</v>
       </c>
       <c r="H11" s="10">
         <v>6.38</v>
       </c>
       <c r="I11" s="10">
         <v>26</v>
       </c>
       <c r="J11" s="10">
         <v>44.88</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E12" s="10">
         <v>6.75</v>
       </c>
       <c r="F12" s="10">
         <v>4.88</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>1.38</v>
       </c>
       <c r="I12" s="10">
         <v>23.5</v>
       </c>
       <c r="J12" s="10">
         <v>37.51</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E13" s="10">
         <v>2.13</v>
       </c>
       <c r="F13" s="10">
         <v>2.5</v>
       </c>
       <c r="G13" s="10">
         <v>0.75</v>
       </c>
       <c r="H13" s="10">
         <v>1.5</v>
       </c>
       <c r="I13" s="10">
         <v>29</v>
       </c>
       <c r="J13" s="10">
         <v>35.88</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="10">
         <v>7</v>
       </c>
       <c r="F14" s="10">
         <v>5.25</v>
       </c>
       <c r="G14" s="10">
         <v>1.75</v>
       </c>
       <c r="H14" s="10">
         <v>1</v>
       </c>
       <c r="I14" s="10">
         <v>19.5</v>
       </c>
       <c r="J14" s="10">
         <v>34.5</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="23" customHeight="1">
       <c r="A15" s="7">