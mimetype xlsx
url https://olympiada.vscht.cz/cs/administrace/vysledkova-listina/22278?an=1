--- v2 (2026-06-10)
+++ v3 (2026-09-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="49">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:11:36.306774 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:33:49.110374 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie A</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -80,57 +80,57 @@
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Kristová, Veronika</t>
   </si>
   <si>
     <t>G a SOŠ Mikulov, p.o.</t>
   </si>
   <si>
     <t>X8</t>
   </si>
   <si>
     <t>Václavek, Jan</t>
   </si>
   <si>
     <t>G Brno, třída Kapitána Jaroše, p.o.</t>
   </si>
   <si>
     <t>Koliščák, Šimon</t>
   </si>
   <si>
     <t>G Brno, Křenová, p.o.</t>
   </si>
   <si>
+    <t>Zachariáš, Pavel</t>
+  </si>
+  <si>
+    <t>G Tišnov, p.o.</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...4 lines deleted...]
-    <t>G Tišnov, p.o.</t>
   </si>
   <si>
     <t>Mika, Dalibor</t>
   </si>
   <si>
     <t>G Brno-Bystrc, p.o.</t>
   </si>
   <si>
     <t>Václavek, Petr</t>
   </si>
   <si>
     <t>X6</t>
   </si>
   <si>
     <t>Skupinová, Anežka</t>
   </si>
   <si>
     <t>G, OA a Jazyková škola s právem státní jazykové zkoušky Hodonín, p.o.</t>
   </si>
   <si>
     <t>Bartoníčková, Nela</t>
   </si>
   <si>
     <t>G Matyáše Lercha, Brno, Žižkova 55, p.o.</t>
   </si>
@@ -767,83 +767,83 @@
       </c>
       <c r="G9" s="10">
         <v>12.25</v>
       </c>
       <c r="H9" s="10">
         <v>6.38</v>
       </c>
       <c r="I9" s="10">
         <v>34.75</v>
       </c>
       <c r="J9" s="10">
         <v>67.38</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>10</v>
       </c>
       <c r="F10" s="10">
         <v>6.75</v>
       </c>
       <c r="G10" s="10">
         <v>4</v>
       </c>
       <c r="H10" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="I10" s="10">
         <v>32.5</v>
       </c>
       <c r="J10" s="10">
         <v>61.38</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="D11" s="9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E11" s="10">
         <v>10.75</v>
       </c>
       <c r="F11" s="10">
         <v>8.5</v>
       </c>
       <c r="G11" s="10">
         <v>11.5</v>
       </c>
       <c r="H11" s="10">
         <v>6.69</v>
       </c>
       <c r="I11" s="10">
         <v>22</v>
       </c>
       <c r="J11" s="10">
         <v>59.44</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
@@ -1052,54 +1052,54 @@
       </c>
       <c r="F18" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="G18" s="10">
         <v>10.25</v>
       </c>
       <c r="H18" s="10">
         <v>0.88</v>
       </c>
       <c r="I18" s="10">
         <v>19.5</v>
       </c>
       <c r="J18" s="10">
         <v>47.76</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E19" s="10">
         <v>8</v>
       </c>
       <c r="F19" s="10">
         <v>7.25</v>
       </c>
       <c r="G19" s="10">
         <v>4.75</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>26.5</v>
       </c>
       <c r="J19" s="10">
         <v>46.5</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
@@ -1116,118 +1116,118 @@
       </c>
       <c r="F20" s="10">
         <v>4.88</v>
       </c>
       <c r="G20" s="10">
         <v>12</v>
       </c>
       <c r="H20" s="10">
         <v>5</v>
       </c>
       <c r="I20" s="10">
         <v>12.5</v>
       </c>
       <c r="J20" s="10">
         <v>41.88</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E21" s="10">
         <v>9.25</v>
       </c>
       <c r="F21" s="10">
         <v>5.63</v>
       </c>
       <c r="G21" s="10">
         <v>5.75</v>
       </c>
       <c r="H21" s="10">
         <v>0.63</v>
       </c>
       <c r="I21" s="10">
         <v>20.5</v>
       </c>
       <c r="J21" s="10">
         <v>41.76</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E22" s="10">
         <v>4.25</v>
       </c>
       <c r="F22" s="10">
         <v>3.5</v>
       </c>
       <c r="G22" s="10">
         <v>1.25</v>
       </c>
       <c r="H22" s="10">
         <v>4.25</v>
       </c>
       <c r="I22" s="10">
         <v>28.5</v>
       </c>
       <c r="J22" s="10">
         <v>41.75</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E23" s="10">
         <v>6.25</v>
       </c>
       <c r="F23" s="10">
         <v>1.38</v>
       </c>
       <c r="G23" s="10">
         <v>5.5</v>
       </c>
       <c r="H23" s="10">
         <v>0.63</v>
       </c>
       <c r="I23" s="10">
         <v>27.5</v>
       </c>
       <c r="J23" s="10">
         <v>41.26</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
@@ -1279,51 +1279,51 @@
       </c>
       <c r="G25" s="10">
         <v>1.25</v>
       </c>
       <c r="H25" s="10">
         <v>2.13</v>
       </c>
       <c r="I25" s="10">
         <v>21.75</v>
       </c>
       <c r="J25" s="10">
         <v>34.63</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E26" s="10">
         <v>3.25</v>
       </c>
       <c r="F26" s="10">
         <v>1.75</v>
       </c>
       <c r="G26" s="10">
         <v>0.5</v>
       </c>
       <c r="H26" s="10">
         <v>2.13</v>
       </c>
       <c r="I26" s="10">
         <v>25.75</v>
       </c>
       <c r="J26" s="10">
         <v>33.38</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="23" customHeight="1">
       <c r="A27" s="7"/>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>