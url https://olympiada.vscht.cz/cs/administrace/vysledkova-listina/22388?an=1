--- v2 (2026-06-06)
+++ v3 (2026-10-19)
@@ -20,111 +20,111 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="98">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:57:49.314039 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:51:33.179383 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie A</t>
   </si>
   <si>
-    <t>Národní kolo (Česká republika)</t>
+    <t>Ústřední kolo (Česká republika)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Fyzikála</t>
   </si>
   <si>
     <t>Biochemie</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Dvořák, Matěj</t>
   </si>
   <si>
     <t>G, Praha 2, Botičská 1</t>
   </si>
   <si>
+    <t>X8</t>
+  </si>
+  <si>
+    <t>Hrůša, Filip</t>
+  </si>
+  <si>
+    <t>G a SOŠ, Rokycany, Mládežníků 1115</t>
+  </si>
+  <si>
     <t>X7</t>
   </si>
   <si>
-    <t>Hrůša, Filip</t>
-[...4 lines deleted...]
-  <si>
     <t>Václavek, Jan</t>
   </si>
   <si>
     <t>G Brno, třída Kapitána Jaroše, p.o.</t>
-  </si>
-[...1 lines deleted...]
-    <t>X8</t>
   </si>
   <si>
     <t>Vlach, Antonín</t>
   </si>
   <si>
     <t>Wichterlovo G, Ostrava-Poruba, p.o.</t>
   </si>
   <si>
     <t>Schreib, Vojtěch Jan</t>
   </si>
   <si>
     <t>G, České Budějovice, Jírovcova 8</t>
   </si>
   <si>
     <t>Žilka, František Vladimír</t>
   </si>
   <si>
     <t>G Jana Keplera, Praha 6, Parléřova 2</t>
   </si>
   <si>
     <t>Roll, Marek</t>
   </si>
   <si>
     <t>G dr. A. Hrdličky, Humpolec, Komenského 147</t>
   </si>
@@ -882,83 +882,83 @@
       </c>
       <c r="G8" s="10">
         <v>10.75</v>
       </c>
       <c r="H8" s="10">
         <v>7.44</v>
       </c>
       <c r="I8" s="10">
         <v>35.25</v>
       </c>
       <c r="J8" s="10">
         <v>76.81999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E9" s="10">
         <v>11.25</v>
       </c>
       <c r="F9" s="10">
         <v>11.63</v>
       </c>
       <c r="G9" s="10">
         <v>10.75</v>
       </c>
       <c r="H9" s="10">
         <v>9.880000000000001</v>
       </c>
       <c r="I9" s="10">
         <v>33</v>
       </c>
       <c r="J9" s="10">
         <v>76.51000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>11</v>
       </c>
       <c r="F10" s="10">
         <v>8</v>
       </c>
       <c r="G10" s="10">
         <v>14.5</v>
       </c>
       <c r="H10" s="10">
         <v>6.5</v>
       </c>
       <c r="I10" s="10">
         <v>34</v>
       </c>
       <c r="J10" s="10">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
@@ -978,51 +978,51 @@
       </c>
       <c r="G11" s="10">
         <v>13.25</v>
       </c>
       <c r="H11" s="10">
         <v>9.56</v>
       </c>
       <c r="I11" s="10">
         <v>28</v>
       </c>
       <c r="J11" s="10">
         <v>72.81</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E12" s="10">
         <v>10.75</v>
       </c>
       <c r="F12" s="10">
         <v>10</v>
       </c>
       <c r="G12" s="10">
         <v>12</v>
       </c>
       <c r="H12" s="10">
         <v>8.56</v>
       </c>
       <c r="I12" s="10">
         <v>31.5</v>
       </c>
       <c r="J12" s="10">
         <v>72.81</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
@@ -1074,371 +1074,371 @@
       </c>
       <c r="G14" s="10">
         <v>12.25</v>
       </c>
       <c r="H14" s="10">
         <v>8.69</v>
       </c>
       <c r="I14" s="10">
         <v>31.5</v>
       </c>
       <c r="J14" s="10">
         <v>72.06999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E15" s="10">
         <v>12.25</v>
       </c>
       <c r="F15" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="G15" s="10">
         <v>11.5</v>
       </c>
       <c r="H15" s="10">
         <v>4.75</v>
       </c>
       <c r="I15" s="10">
         <v>34.5</v>
       </c>
       <c r="J15" s="10">
         <v>71.13</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E16" s="10">
         <v>10.75</v>
       </c>
       <c r="F16" s="10">
         <v>12.75</v>
       </c>
       <c r="G16" s="10">
         <v>13.75</v>
       </c>
       <c r="H16" s="10">
         <v>0</v>
       </c>
       <c r="I16" s="10">
         <v>33.75</v>
       </c>
       <c r="J16" s="10">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E17" s="10">
         <v>12.25</v>
       </c>
       <c r="F17" s="10">
         <v>9.380000000000001</v>
       </c>
       <c r="G17" s="10">
         <v>12</v>
       </c>
       <c r="H17" s="10">
         <v>10.5</v>
       </c>
       <c r="I17" s="10">
         <v>26.5</v>
       </c>
       <c r="J17" s="10">
         <v>70.63</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E18" s="10">
         <v>12.25</v>
       </c>
       <c r="F18" s="10">
         <v>9.75</v>
       </c>
       <c r="G18" s="10">
         <v>13.75</v>
       </c>
       <c r="H18" s="10">
         <v>10.75</v>
       </c>
       <c r="I18" s="10">
         <v>23.5</v>
       </c>
       <c r="J18" s="10">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E19" s="10">
         <v>12.25</v>
       </c>
       <c r="F19" s="10">
         <v>13.75</v>
       </c>
       <c r="G19" s="10">
         <v>11.63</v>
       </c>
       <c r="H19" s="10">
         <v>6.63</v>
       </c>
       <c r="I19" s="10">
         <v>25</v>
       </c>
       <c r="J19" s="10">
         <v>69.26000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E20" s="10">
         <v>12.25</v>
       </c>
       <c r="F20" s="10">
         <v>12.88</v>
       </c>
       <c r="G20" s="10">
         <v>12.25</v>
       </c>
       <c r="H20" s="10">
         <v>7.19</v>
       </c>
       <c r="I20" s="10">
         <v>23.75</v>
       </c>
       <c r="J20" s="10">
         <v>68.31999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E21" s="10">
         <v>11.5</v>
       </c>
       <c r="F21" s="10">
         <v>10.5</v>
       </c>
       <c r="G21" s="10">
         <v>8.25</v>
       </c>
       <c r="H21" s="10">
         <v>5.56</v>
       </c>
       <c r="I21" s="10">
         <v>31</v>
       </c>
       <c r="J21" s="10">
         <v>66.81</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E22" s="10">
         <v>8.75</v>
       </c>
       <c r="F22" s="10">
         <v>6.63</v>
       </c>
       <c r="G22" s="10">
         <v>9.25</v>
       </c>
       <c r="H22" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="I22" s="10">
         <v>34</v>
       </c>
       <c r="J22" s="10">
         <v>66.76000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E23" s="10">
         <v>8.25</v>
       </c>
       <c r="F23" s="10">
         <v>8.380000000000001</v>
       </c>
       <c r="G23" s="10">
         <v>13.38</v>
       </c>
       <c r="H23" s="10">
         <v>7.63</v>
       </c>
       <c r="I23" s="10">
         <v>28.5</v>
       </c>
       <c r="J23" s="10">
         <v>66.14</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E24" s="10">
         <v>6.75</v>
       </c>
       <c r="F24" s="10">
         <v>10.75</v>
       </c>
       <c r="G24" s="10">
         <v>8.880000000000001</v>
       </c>
       <c r="H24" s="10">
         <v>7.5</v>
       </c>
       <c r="I24" s="10">
         <v>31.5</v>
       </c>
       <c r="J24" s="10">
         <v>65.38</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E25" s="10">
         <v>7.75</v>
       </c>
       <c r="F25" s="10">
         <v>9.25</v>
       </c>
       <c r="G25" s="10">
         <v>9.880000000000001</v>
       </c>
       <c r="H25" s="10">
         <v>2.5</v>
       </c>
       <c r="I25" s="10">
         <v>35.25</v>
       </c>
       <c r="J25" s="10">
         <v>64.63</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
@@ -1490,243 +1490,243 @@
       </c>
       <c r="G27" s="10">
         <v>8.75</v>
       </c>
       <c r="H27" s="10">
         <v>8.880000000000001</v>
       </c>
       <c r="I27" s="10">
         <v>28.75</v>
       </c>
       <c r="J27" s="10">
         <v>64.51000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="23" customHeight="1">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E28" s="10">
         <v>10</v>
       </c>
       <c r="F28" s="10">
         <v>5.63</v>
       </c>
       <c r="G28" s="10">
         <v>8.75</v>
       </c>
       <c r="H28" s="10">
         <v>9</v>
       </c>
       <c r="I28" s="10">
         <v>30.5</v>
       </c>
       <c r="J28" s="10">
         <v>63.88</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="23" customHeight="1">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E29" s="10">
         <v>10</v>
       </c>
       <c r="F29" s="10">
         <v>8.380000000000001</v>
       </c>
       <c r="G29" s="10">
         <v>7.5</v>
       </c>
       <c r="H29" s="10">
         <v>5.88</v>
       </c>
       <c r="I29" s="10">
         <v>30.5</v>
       </c>
       <c r="J29" s="10">
         <v>62.26</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="23" customHeight="1">
       <c r="A30" s="7">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E30" s="10">
         <v>9.5</v>
       </c>
       <c r="F30" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="G30" s="10">
         <v>7.25</v>
       </c>
       <c r="H30" s="10">
         <v>5.5</v>
       </c>
       <c r="I30" s="10">
         <v>31.75</v>
       </c>
       <c r="J30" s="10">
         <v>62.13</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="23" customHeight="1">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E31" s="10">
         <v>5</v>
       </c>
       <c r="F31" s="10">
         <v>8</v>
       </c>
       <c r="G31" s="10">
         <v>8</v>
       </c>
       <c r="H31" s="10">
         <v>3</v>
       </c>
       <c r="I31" s="10">
         <v>36.5</v>
       </c>
       <c r="J31" s="10">
         <v>60.5</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E32" s="10">
         <v>8</v>
       </c>
       <c r="F32" s="10">
         <v>9.380000000000001</v>
       </c>
       <c r="G32" s="10">
         <v>7.38</v>
       </c>
       <c r="H32" s="10">
         <v>6.13</v>
       </c>
       <c r="I32" s="10">
         <v>29</v>
       </c>
       <c r="J32" s="10">
         <v>59.89</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="23" customHeight="1">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E33" s="10">
         <v>10.25</v>
       </c>
       <c r="F33" s="10">
         <v>9.130000000000001</v>
       </c>
       <c r="G33" s="10">
         <v>7.75</v>
       </c>
       <c r="H33" s="10">
         <v>6.63</v>
       </c>
       <c r="I33" s="10">
         <v>26</v>
       </c>
       <c r="J33" s="10">
         <v>59.76</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="23" customHeight="1">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E34" s="10">
         <v>9.75</v>
       </c>
       <c r="F34" s="10">
         <v>6.13</v>
       </c>
       <c r="G34" s="10">
         <v>3.75</v>
       </c>
       <c r="H34" s="10">
         <v>7.44</v>
       </c>
       <c r="I34" s="10">
         <v>30.5</v>
       </c>
       <c r="J34" s="10">
         <v>57.57</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="23" customHeight="1">
       <c r="A35" s="7">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
@@ -1746,51 +1746,51 @@
       </c>
       <c r="G35" s="10">
         <v>12.25</v>
       </c>
       <c r="H35" s="10">
         <v>5.44</v>
       </c>
       <c r="I35" s="10">
         <v>27.5</v>
       </c>
       <c r="J35" s="10">
         <v>57.07</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="23" customHeight="1">
       <c r="A36" s="7">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E36" s="10">
         <v>11</v>
       </c>
       <c r="F36" s="10">
         <v>7.13</v>
       </c>
       <c r="G36" s="10">
         <v>9.5</v>
       </c>
       <c r="H36" s="10">
         <v>4.5</v>
       </c>
       <c r="I36" s="10">
         <v>22</v>
       </c>
       <c r="J36" s="10">
         <v>54.13</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="23" customHeight="1">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
@@ -1810,51 +1810,51 @@
       </c>
       <c r="G37" s="10">
         <v>5.5</v>
       </c>
       <c r="H37" s="10">
         <v>4.44</v>
       </c>
       <c r="I37" s="10">
         <v>25</v>
       </c>
       <c r="J37" s="10">
         <v>53.45</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="23" customHeight="1">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E38" s="10">
         <v>11.25</v>
       </c>
       <c r="F38" s="10">
         <v>4.88</v>
       </c>
       <c r="G38" s="10">
         <v>7.25</v>
       </c>
       <c r="H38" s="10">
         <v>5.88</v>
       </c>
       <c r="I38" s="10">
         <v>24</v>
       </c>
       <c r="J38" s="10">
         <v>53.26</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="23" customHeight="1">
       <c r="A39" s="7">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
@@ -1874,403 +1874,403 @@
       </c>
       <c r="G39" s="10">
         <v>8.5</v>
       </c>
       <c r="H39" s="10">
         <v>5</v>
       </c>
       <c r="I39" s="10">
         <v>18.5</v>
       </c>
       <c r="J39" s="10">
         <v>52.75</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="23" customHeight="1">
       <c r="A40" s="7">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E40" s="10">
         <v>10</v>
       </c>
       <c r="F40" s="10">
         <v>8</v>
       </c>
       <c r="G40" s="10">
         <v>9.25</v>
       </c>
       <c r="H40" s="10">
         <v>1.75</v>
       </c>
       <c r="I40" s="10">
         <v>23.75</v>
       </c>
       <c r="J40" s="10">
         <v>52.75</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="23" customHeight="1">
       <c r="A41" s="7">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E41" s="10">
         <v>8.25</v>
       </c>
       <c r="F41" s="10">
         <v>9.5</v>
       </c>
       <c r="G41" s="10">
         <v>6.75</v>
       </c>
       <c r="H41" s="10">
         <v>5.19</v>
       </c>
       <c r="I41" s="10">
         <v>22.75</v>
       </c>
       <c r="J41" s="10">
         <v>52.44</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="23" customHeight="1">
       <c r="A42" s="7">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E42" s="10">
         <v>11.5</v>
       </c>
       <c r="F42" s="10">
         <v>7.88</v>
       </c>
       <c r="G42" s="10">
         <v>8.75</v>
       </c>
       <c r="H42" s="10">
         <v>3.75</v>
       </c>
       <c r="I42" s="10">
         <v>20.5</v>
       </c>
       <c r="J42" s="10">
         <v>52.38</v>
       </c>
     </row>
     <row r="43" spans="1:10" ht="23" customHeight="1">
       <c r="A43" s="7">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E43" s="10">
         <v>6</v>
       </c>
       <c r="F43" s="10">
         <v>7.13</v>
       </c>
       <c r="G43" s="10">
         <v>5</v>
       </c>
       <c r="H43" s="10">
         <v>5.5</v>
       </c>
       <c r="I43" s="10">
         <v>25.5</v>
       </c>
       <c r="J43" s="10">
         <v>49.13</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="23" customHeight="1">
       <c r="A44" s="7">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E44" s="10">
         <v>9</v>
       </c>
       <c r="F44" s="10">
         <v>6.5</v>
       </c>
       <c r="G44" s="10">
         <v>6.75</v>
       </c>
       <c r="H44" s="10">
         <v>9.880000000000001</v>
       </c>
       <c r="I44" s="10">
         <v>16.5</v>
       </c>
       <c r="J44" s="10">
         <v>48.63</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="23" customHeight="1">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E45" s="10">
         <v>7.75</v>
       </c>
       <c r="F45" s="10">
         <v>7.75</v>
       </c>
       <c r="G45" s="10">
         <v>10.38</v>
       </c>
       <c r="H45" s="10">
         <v>1.38</v>
       </c>
       <c r="I45" s="10">
         <v>19</v>
       </c>
       <c r="J45" s="10">
         <v>46.26</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="23" customHeight="1">
       <c r="A46" s="7">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E46" s="10">
         <v>9.75</v>
       </c>
       <c r="F46" s="10">
         <v>4.75</v>
       </c>
       <c r="G46" s="10">
         <v>6.5</v>
       </c>
       <c r="H46" s="10">
         <v>4.06</v>
       </c>
       <c r="I46" s="10">
         <v>20.5</v>
       </c>
       <c r="J46" s="10">
         <v>45.56</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="23" customHeight="1">
       <c r="A47" s="7">
         <v>40</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E47" s="10">
         <v>10</v>
       </c>
       <c r="F47" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="G47" s="10">
         <v>8.630000000000001</v>
       </c>
       <c r="H47" s="10">
         <v>4.44</v>
       </c>
       <c r="I47" s="10">
         <v>13.75</v>
       </c>
       <c r="J47" s="10">
         <v>44.95</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="23" customHeight="1">
       <c r="A48" s="7">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E48" s="10">
         <v>9.5</v>
       </c>
       <c r="F48" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="G48" s="10">
         <v>6.25</v>
       </c>
       <c r="H48" s="10">
         <v>4.5</v>
       </c>
       <c r="I48" s="10">
         <v>15.5</v>
       </c>
       <c r="J48" s="10">
         <v>43.88</v>
       </c>
     </row>
     <row r="49" spans="1:10" ht="23" customHeight="1">
       <c r="A49" s="7">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E49" s="10">
         <v>5</v>
       </c>
       <c r="F49" s="10">
         <v>8.130000000000001</v>
       </c>
       <c r="G49" s="10">
         <v>5.75</v>
       </c>
       <c r="H49" s="10">
         <v>5.44</v>
       </c>
       <c r="I49" s="10">
         <v>19.5</v>
       </c>
       <c r="J49" s="10">
         <v>43.82</v>
       </c>
     </row>
     <row r="50" spans="1:10" ht="23" customHeight="1">
       <c r="A50" s="7">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E50" s="10">
         <v>5.25</v>
       </c>
       <c r="F50" s="10">
         <v>6.13</v>
       </c>
       <c r="G50" s="10">
         <v>9.75</v>
       </c>
       <c r="H50" s="10">
         <v>2.94</v>
       </c>
       <c r="I50" s="10">
         <v>17.5</v>
       </c>
       <c r="J50" s="10">
         <v>41.57</v>
       </c>
     </row>
     <row r="51" spans="1:10" ht="23" customHeight="1">
       <c r="A51" s="7">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E51" s="10">
         <v>9.130000000000001</v>
       </c>
       <c r="F51" s="10">
         <v>5.5</v>
       </c>
       <c r="G51" s="10">
         <v>3.38</v>
       </c>
       <c r="H51" s="10">
         <v>1.75</v>
       </c>
       <c r="I51" s="10">
         <v>18.5</v>
       </c>
       <c r="J51" s="10">
         <v>38.26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>