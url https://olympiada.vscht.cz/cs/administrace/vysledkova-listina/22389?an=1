--- v2 (2026-06-06)
+++ v3 (2026-10-19)
@@ -15,140 +15,137 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="40">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:57:25.628823 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:42.280302 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie E</t>
   </si>
   <si>
-    <t>Národní kolo (Česká republika)</t>
+    <t>Ústřední kolo (Česká republika)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
   <si>
     <t>Fyzikála</t>
   </si>
   <si>
     <t>biochemie</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Prokeš, Tomáš</t>
   </si>
   <si>
     <t>SPŠ chemická a G Brno, Vranovská, p.o.</t>
   </si>
   <si>
     <t>X8</t>
   </si>
   <si>
     <t>Benýšek, Jonáš</t>
   </si>
   <si>
+    <t>Šmíd, Petr</t>
+  </si>
+  <si>
+    <t>SPŠ chemická Pardubice</t>
+  </si>
+  <si>
+    <t>Mach, Tomáš</t>
+  </si>
+  <si>
+    <t>Masarykova SŠ chemická, Praha 1, Křemencova 12</t>
+  </si>
+  <si>
+    <t>herich, tadeas</t>
+  </si>
+  <si>
+    <t>G a SOŠ dr. Václava Šmejkala, Ústí nad Labem, p.o.</t>
+  </si>
+  <si>
+    <t>Bespalov, Ivan</t>
+  </si>
+  <si>
+    <t>Pošmurný, Matyáš</t>
+  </si>
+  <si>
+    <t>Zherdov, Stanislav</t>
+  </si>
+  <si>
+    <t>Šopík, Filip</t>
+  </si>
+  <si>
     <t>X7</t>
-  </si>
-[...31 lines deleted...]
-    <t>X6</t>
   </si>
   <si>
     <t>Janda, Filip</t>
   </si>
   <si>
     <t>SUPŠ sklářská, Železný Brod, Smetanovo zátiší 470, p.o.</t>
   </si>
   <si>
     <t>Žatecký, Jakub</t>
   </si>
   <si>
     <t>Kočvara, Lukáš</t>
   </si>
   <si>
     <t>SPŠ chemická akademika Heyrovského, Ostrava, p.o.</t>
   </si>
   <si>
     <t>Maršálek, Filip</t>
   </si>
   <si>
     <t>SŠ obchodní, České Budějovice, Husova 9</t>
   </si>
   <si>
     <t>Navrátil, Adam</t>
   </si>
@@ -711,499 +708,499 @@
       </c>
       <c r="G8" s="10">
         <v>6.17</v>
       </c>
       <c r="H8" s="10">
         <v>1.17</v>
       </c>
       <c r="I8" s="10">
         <v>40.05</v>
       </c>
       <c r="J8" s="10">
         <v>61.31</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" s="10">
         <v>7.17</v>
       </c>
       <c r="F9" s="10">
         <v>7.92</v>
       </c>
       <c r="G9" s="10">
         <v>6.5</v>
       </c>
       <c r="H9" s="10">
         <v>0.79</v>
       </c>
       <c r="I9" s="10">
         <v>35.55</v>
       </c>
       <c r="J9" s="10">
         <v>57.93</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="9" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>7.5</v>
       </c>
       <c r="F10" s="10">
         <v>6</v>
       </c>
       <c r="G10" s="10">
         <v>0.17</v>
       </c>
       <c r="H10" s="10">
         <v>2.75</v>
       </c>
       <c r="I10" s="10">
         <v>36</v>
       </c>
       <c r="J10" s="10">
         <v>52.42</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="10">
         <v>8.17</v>
       </c>
       <c r="F11" s="10">
         <v>5.83</v>
       </c>
       <c r="G11" s="10">
         <v>8.67</v>
       </c>
       <c r="H11" s="10">
         <v>2.58</v>
       </c>
       <c r="I11" s="10">
         <v>25.5</v>
       </c>
       <c r="J11" s="10">
         <v>50.75</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="10">
         <v>6.67</v>
       </c>
       <c r="F12" s="10">
         <v>6.17</v>
       </c>
       <c r="G12" s="10">
         <v>3.33</v>
       </c>
       <c r="H12" s="10">
         <v>0.08</v>
       </c>
       <c r="I12" s="10">
         <v>29.55</v>
       </c>
       <c r="J12" s="10">
         <v>45.8</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="10">
         <v>6.33</v>
       </c>
       <c r="F13" s="10">
         <v>4.75</v>
       </c>
       <c r="G13" s="10">
         <v>4.67</v>
       </c>
       <c r="H13" s="10">
         <v>1.58</v>
       </c>
       <c r="I13" s="10">
         <v>28</v>
       </c>
       <c r="J13" s="10">
         <v>45.33</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E14" s="10">
         <v>7.17</v>
       </c>
       <c r="F14" s="10">
         <v>5.58</v>
       </c>
       <c r="G14" s="10">
         <v>2.75</v>
       </c>
       <c r="H14" s="10">
         <v>1.67</v>
       </c>
       <c r="I14" s="10">
         <v>28.05</v>
       </c>
       <c r="J14" s="10">
         <v>45.22</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="10">
         <v>6.33</v>
       </c>
       <c r="F15" s="10">
         <v>3.75</v>
       </c>
       <c r="G15" s="10">
         <v>0.67</v>
       </c>
       <c r="H15" s="10">
         <v>0.25</v>
       </c>
       <c r="I15" s="10">
         <v>32.55</v>
       </c>
       <c r="J15" s="10">
         <v>43.55</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E16" s="10">
         <v>5.5</v>
       </c>
       <c r="F16" s="10">
         <v>3.17</v>
       </c>
       <c r="G16" s="10">
         <v>1.83</v>
       </c>
       <c r="H16" s="10">
         <v>0</v>
       </c>
       <c r="I16" s="10">
         <v>32.75</v>
       </c>
       <c r="J16" s="10">
         <v>43.25</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E17" s="10">
         <v>3.83</v>
       </c>
       <c r="F17" s="10">
         <v>5.08</v>
       </c>
       <c r="G17" s="10">
         <v>6</v>
       </c>
       <c r="H17" s="10">
         <v>5.96</v>
       </c>
       <c r="I17" s="10">
         <v>21.5</v>
       </c>
       <c r="J17" s="10">
         <v>42.37</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="10">
         <v>4.67</v>
       </c>
       <c r="F18" s="10">
         <v>1.5</v>
       </c>
       <c r="G18" s="10">
         <v>1.67</v>
       </c>
       <c r="H18" s="10">
         <v>0.42</v>
       </c>
       <c r="I18" s="10">
         <v>31</v>
       </c>
       <c r="J18" s="10">
         <v>39.26</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="10">
         <v>3</v>
       </c>
       <c r="F19" s="10">
         <v>2.67</v>
       </c>
       <c r="G19" s="10">
         <v>1</v>
       </c>
       <c r="H19" s="10">
         <v>0.58</v>
       </c>
       <c r="I19" s="10">
         <v>31.1</v>
       </c>
       <c r="J19" s="10">
         <v>38.35</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="10">
         <v>7.5</v>
       </c>
       <c r="F20" s="10">
         <v>2.67</v>
       </c>
       <c r="G20" s="10">
         <v>1.83</v>
       </c>
       <c r="H20" s="10">
         <v>0.67</v>
       </c>
       <c r="I20" s="10">
         <v>20.5</v>
       </c>
       <c r="J20" s="10">
         <v>33.17</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="10">
         <v>2.83</v>
       </c>
       <c r="F21" s="10">
         <v>2.67</v>
       </c>
       <c r="G21" s="10">
         <v>2</v>
       </c>
       <c r="H21" s="10">
         <v>1</v>
       </c>
       <c r="I21" s="10">
         <v>23.75</v>
       </c>
       <c r="J21" s="10">
         <v>32.25</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E22" s="10">
         <v>4.5</v>
       </c>
       <c r="F22" s="10">
         <v>2.75</v>
       </c>
       <c r="G22" s="10">
         <v>4.33</v>
       </c>
       <c r="H22" s="10">
         <v>1.17</v>
       </c>
       <c r="I22" s="10">
         <v>15</v>
       </c>
       <c r="J22" s="10">
         <v>27.75</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E23" s="10">
         <v>6</v>
       </c>
       <c r="F23" s="10">
         <v>3.67</v>
       </c>
       <c r="G23" s="10">
         <v>0.67</v>
       </c>
       <c r="H23" s="10">
         <v>1.33</v>
       </c>
       <c r="I23" s="10">
         <v>16</v>
       </c>
       <c r="J23" s="10">
         <v>27.67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>