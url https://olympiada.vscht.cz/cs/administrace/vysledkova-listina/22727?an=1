--- v1 (2026-06-06)
+++ v2 (2026-10-19)
@@ -20,108 +20,108 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="33">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:02:37.328474 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:39.820581 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Olomouc)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Benedikt, Karel</t>
   </si>
   <si>
     <t>G, Olomouc - Hejčín, Tomkova 45</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Menšík, Nathaniel</t>
   </si>
   <si>
     <t>G, Uničov, Gymnazijní 257</t>
   </si>
   <si>
     <t>Pavlíček, Josef</t>
   </si>
   <si>
     <t>G Jana Opletala, Litovel, Opletalova 189</t>
   </si>
   <si>
+    <t>Hajkr, Daniel</t>
+  </si>
+  <si>
+    <t>G, Šternberk, Horní náměstí 5</t>
+  </si>
+  <si>
     <t>X3</t>
-  </si>
-[...4 lines deleted...]
-    <t>G, Šternberk, Horní náměstí 5</t>
   </si>
   <si>
     <t>Maška, Antonín</t>
   </si>
   <si>
     <t>Slovanské G, Olomouc, tř. Jiřího z Poděbrad 13</t>
   </si>
   <si>
     <t>Dokoupil, Jindrich</t>
   </si>
   <si>
     <t>Beneš, Michal</t>
   </si>
   <si>
     <t>Zoubek, Štěpán</t>
   </si>
   <si>
     <t>Dohnal, Ondřej</t>
   </si>
   <si>
     <t>Vávra, Vojta</t>
   </si>
   <si>
     <t>Orságová, Anna</t>
   </si>
@@ -692,120 +692,120 @@
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="10">
         <v>53.25</v>
       </c>
       <c r="F9" s="10">
         <v>37.5</v>
       </c>
       <c r="G9" s="10">
         <v>90.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E10" s="10">
         <v>51</v>
       </c>
       <c r="F10" s="10">
         <v>35</v>
       </c>
       <c r="G10" s="10">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="D11" s="9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E11" s="10">
         <v>49</v>
       </c>
       <c r="F11" s="10">
         <v>34.5</v>
       </c>
       <c r="G11" s="10">
         <v>83.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E12" s="10">
         <v>52</v>
       </c>
       <c r="F12" s="10">
         <v>29.25</v>
       </c>
       <c r="G12" s="10">
         <v>81.25</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E13" s="10">
         <v>47.5</v>
       </c>
       <c r="F13" s="10">
         <v>33.5</v>
       </c>
       <c r="G13" s="10">
         <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="10">
@@ -873,74 +873,74 @@
       </c>
       <c r="C17" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="10">
         <v>43.25</v>
       </c>
       <c r="F17" s="10">
         <v>31.5</v>
       </c>
       <c r="G17" s="10">
         <v>74.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="10">
         <v>39.75</v>
       </c>
       <c r="F18" s="10">
         <v>29.5</v>
       </c>
       <c r="G18" s="10">
         <v>69.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="10">
         <v>42.25</v>
       </c>
       <c r="F19" s="10">
         <v>26.5</v>
       </c>
       <c r="G19" s="10">
         <v>68.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="9" t="s">