--- v1 (2026-06-06)
+++ v2 (2026-10-19)
@@ -15,116 +15,119 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="28">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 21:53:18.781232 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:49:07.739471 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Kladno)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Křížková, Dita</t>
   </si>
   <si>
     <t>Sportovní G, Kladno, Plzeňská 3103</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Lehký, Ondřej</t>
   </si>
   <si>
     <t>G, Kladno, nám.Edvarda Beneše 1573</t>
   </si>
   <si>
     <t>Vacková, Michaela</t>
   </si>
   <si>
+    <t>X5</t>
+  </si>
+  <si>
     <t>Myška, Daniel</t>
   </si>
   <si>
     <t>Hoang, Jakub</t>
   </si>
   <si>
+    <t>Brant, Adam</t>
+  </si>
+  <si>
+    <t>G Václava Beneše Třebízského, Slaný, Smetanovo nám. 1310</t>
+  </si>
+  <si>
     <t>X3</t>
-  </si>
-[...4 lines deleted...]
-    <t>G Václava Beneše Třebízského, Slaný, Smetanovo nám. 1310</t>
   </si>
   <si>
     <t>Sklenář, Matouš</t>
   </si>
   <si>
     <t>Svatek, Richard</t>
   </si>
   <si>
     <t>ZŠ Kladno, C. Boudy 1188</t>
   </si>
   <si>
     <t>Henlín, Filip</t>
   </si>
   <si>
     <t>Hrzinová, Adéla</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
@@ -674,212 +677,212 @@
       </c>
       <c r="D9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="10">
         <v>55.5</v>
       </c>
       <c r="F9" s="10">
         <v>33.5</v>
       </c>
       <c r="G9" s="10">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E10" s="10">
         <v>48</v>
       </c>
       <c r="F10" s="10">
         <v>29.5</v>
       </c>
       <c r="G10" s="10">
         <v>77.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E11" s="10">
         <v>56.75</v>
       </c>
       <c r="F11" s="10">
         <v>19</v>
       </c>
       <c r="G11" s="10">
         <v>75.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E12" s="10">
         <v>44.75</v>
       </c>
       <c r="F12" s="10">
         <v>26.5</v>
       </c>
       <c r="G12" s="10">
         <v>71.25</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10">
         <v>41.5</v>
       </c>
       <c r="F13" s="10">
         <v>26.5</v>
       </c>
       <c r="G13" s="10">
         <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="10">
         <v>40</v>
       </c>
       <c r="F14" s="10">
         <v>22</v>
       </c>
       <c r="G14" s="10">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="10">
         <v>31</v>
       </c>
       <c r="F15" s="10">
         <v>28</v>
       </c>
       <c r="G15" s="10">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="10">
         <v>33.25</v>
       </c>
       <c r="F16" s="10">
         <v>24.5</v>
       </c>
       <c r="G16" s="10">
         <v>57.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E17" s="10">
         <v>30</v>
       </c>
       <c r="F17" s="10">
         <v>19.5</v>
       </c>
       <c r="G17" s="10">
         <v>49.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>