--- v1 (2026-06-06)
+++ v2 (2026-10-19)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="23">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:02:51.986494 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:49:37.347491 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Semily)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -77,51 +77,51 @@
   <si>
     <t>G Ivana Olbrachta, Semily, Nad Špejcharem 574, p.o.</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>Kadlec, Vít</t>
   </si>
   <si>
     <t>G a SOŠ, Jilemnice, Tkalcovská 460, p.o.</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Šobáň, Vít</t>
   </si>
   <si>
     <t>Šviková, Anna</t>
   </si>
   <si>
     <t>ZŠ Dr. Františka Ladislava Riegra, Semily, Jizerská 564</t>
   </si>
   <si>
-    <t>hancova, ela</t>
+    <t>Hančová, Ela</t>
   </si>
   <si>
     <t>Holcová, Tereza</t>
   </si>
   <si>
     <t>Stránský, Matěj</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -708,51 +708,51 @@
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="10">
         <v>30.5</v>
       </c>
       <c r="F11" s="10">
         <v>24</v>
       </c>
       <c r="G11" s="10">
         <v>54.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E12" s="10">
         <v>32</v>
       </c>
       <c r="F12" s="10">
         <v>18.5</v>
       </c>
       <c r="G12" s="10">
         <v>50.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="10">