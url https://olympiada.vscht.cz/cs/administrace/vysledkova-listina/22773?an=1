--- v0 (2026-04-16)
+++ v1 (2026-06-06)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="34">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-16 20:13:53.628176 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-06 22:02:23.328859 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 5)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -126,175 +126,149 @@
     <t>Moskalenko, Oleksii</t>
   </si>
   <si>
     <t>ZŠ a MŠ Barrandov, Praha 5 - Hlubočepy, Chaplinovo nám. 1/615</t>
   </si>
   <si>
     <t>Pokorná, Natálie</t>
   </si>
   <si>
     <t>Blažková, Eliška</t>
   </si>
   <si>
     <t>Chernychko, Artem</t>
   </si>
   <si>
     <t>X3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="4">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...12 lines deleted...]
-      <color rgb="FF505050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFDDDDFF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
@@ -987,67 +961,67 @@
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="10">
         <v>20.25</v>
       </c>
       <c r="F21" s="10">
         <v>22.5</v>
       </c>
       <c r="G21" s="10">
         <v>42.75</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
-      <c r="A22" s="11"/>
-      <c r="B22" s="12" t="s">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C22" s="13" t="s">
+      <c r="C22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="D22" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="10">
         <v>0</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="10">
         <v>0</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G22" s="10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>