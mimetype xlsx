--- v1 (2026-06-06)
+++ v2 (2026-10-19)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="31">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 21:54:39.264082 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:50:33.664227 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Mladá Boleslav)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -90,50 +90,53 @@
     <t>Doubek, Daniel</t>
   </si>
   <si>
     <t>Michalová, Magdaléna</t>
   </si>
   <si>
     <t>Král, Jan</t>
   </si>
   <si>
     <t>Fouček, Matěj</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>Židlický, Filip</t>
   </si>
   <si>
     <t>Šamša, Tomáš</t>
   </si>
   <si>
     <t>Prochazkova, Viktorie</t>
   </si>
   <si>
     <t>Šlapáková, Tereza</t>
+  </si>
+  <si>
+    <t>X5</t>
   </si>
   <si>
     <t>Vavřínová, Viktorie</t>
   </si>
   <si>
     <t>Krajíček, Jakub</t>
   </si>
   <si>
     <t>Kolářová, Nela</t>
   </si>
   <si>
     <t>ZŠ Bělá pod Bezdězem, p.o.</t>
   </si>
   <si>
     <t>Jakešová, Anežka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
@@ -844,137 +847,137 @@
       </c>
       <c r="D16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="10">
         <v>29.5</v>
       </c>
       <c r="F16" s="10">
         <v>21</v>
       </c>
       <c r="G16" s="10">
         <v>50.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E17" s="10">
         <v>20.5</v>
       </c>
       <c r="F17" s="10">
         <v>26</v>
       </c>
       <c r="G17" s="10">
         <v>46.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="10">
         <v>22.75</v>
       </c>
       <c r="F18" s="10">
         <v>19.5</v>
       </c>
       <c r="G18" s="10">
         <v>42.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="10">
         <v>15.75</v>
       </c>
       <c r="F19" s="10">
         <v>22</v>
       </c>
       <c r="G19" s="10">
         <v>37.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>7.5</v>
       </c>
       <c r="F20" s="10">
         <v>20</v>
       </c>
       <c r="G20" s="10">
         <v>27.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="10">
         <v>10</v>
       </c>
       <c r="F21" s="10">
         <v>17</v>
       </c>
       <c r="G21" s="10">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>