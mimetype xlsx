--- v1 (2026-06-06)
+++ v2 (2026-10-19)
@@ -20,96 +20,96 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="22">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-06 22:01:20.256918 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-10-19 18:48:48.527738 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Okresní kolo (Praha 2)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Koval, Karel</t>
   </si>
   <si>
     <t>Arcibiskupské G</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>Minárik, Ján</t>
   </si>
   <si>
+    <t>Nagy, Adam</t>
+  </si>
+  <si>
     <t>X3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nagy, Adam</t>
   </si>
   <si>
     <t>Kuhnertová, Lilit</t>
   </si>
   <si>
     <t>Lux, Veronika</t>
   </si>
   <si>
     <t>Balon, Karolina</t>
   </si>
   <si>
     <t>G Evolution Sázavská, s.r.o.</t>
   </si>
   <si>
     <t>Šimonová, Anežka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
@@ -636,74 +636,74 @@
       </c>
       <c r="D8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="10">
         <v>50.5</v>
       </c>
       <c r="F8" s="10">
         <v>36.5</v>
       </c>
       <c r="G8" s="10">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="23" customHeight="1">
       <c r="A9" s="7">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E9" s="10">
         <v>48</v>
       </c>
       <c r="F9" s="10">
         <v>30.5</v>
       </c>
       <c r="G9" s="10">
         <v>78.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23" customHeight="1">
       <c r="A10" s="7">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>49.25</v>
       </c>
       <c r="F10" s="10">
         <v>27.5</v>
       </c>
       <c r="G10" s="10">
         <v>76.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="10">