--- v0 (2026-04-16)
+++ v1 (2026-06-10)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="49">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-16 08:51:56.458358 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-10 03:08:10.514732 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Plzeňský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -1170,80 +1170,80 @@
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="10">
         <v>25</v>
       </c>
       <c r="F27" s="10">
         <v>10.7</v>
       </c>
       <c r="G27" s="10">
         <v>35.7</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
-      <c r="A28" s="11"/>
-      <c r="B28" s="12" t="s">
+      <c r="A28" s="7"/>
+      <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="13" t="s">
+      <c r="C28" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="13" t="s">
-[...4 lines deleted...]
-      <c r="G28" s="14">
+      <c r="D28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
-      <c r="A29" s="11"/>
-      <c r="B29" s="12" t="s">
+      <c r="A29" s="7"/>
+      <c r="B29" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="13" t="s">
+      <c r="C29" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="D29" s="13" t="s">
-[...4 lines deleted...]
-      <c r="G29" s="14">
+      <c r="D29" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="11"/>
       <c r="B30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="11"/>
       <c r="B31" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>15</v>
       </c>