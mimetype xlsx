--- v0 (2026-04-16)
+++ v1 (2026-06-10)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="43">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-16 08:59:20.143549 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-10 03:08:37.754831 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie D</t>
   </si>
   <si>
     <t>Krajské kolo (Liberecký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -1060,63 +1060,63 @@
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="10">
         <v>25</v>
       </c>
       <c r="F23" s="10">
         <v>23.9</v>
       </c>
       <c r="G23" s="10">
         <v>48.9</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
-      <c r="A24" s="11"/>
-      <c r="B24" s="12" t="s">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="13" t="s">
+      <c r="C24" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="13" t="s">
-[...4 lines deleted...]
-      <c r="G24" s="14">
+      <c r="D24" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="23" customHeight="1">
       <c r="A25" s="11"/>
       <c r="B25" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>