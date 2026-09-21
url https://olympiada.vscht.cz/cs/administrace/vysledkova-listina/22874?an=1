--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="77">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:06:17.366368 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:32:33.949390 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie C</t>
   </si>
   <si>
     <t>Krajské kolo (Jihomoravský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Praxe</t>
   </si>
@@ -107,87 +107,87 @@
   <si>
     <t>Čada, Lukáš</t>
   </si>
   <si>
     <t>G Tišnov, p.o.</t>
   </si>
   <si>
     <t>Václavek, Petr</t>
   </si>
   <si>
     <t>Pazdera, Jakub</t>
   </si>
   <si>
     <t>Komárková, Tereza</t>
   </si>
   <si>
     <t>G, SPgŠ, OA a Jazyková škola s právem státní jazykové zkoušky Znojmo, p.o.</t>
   </si>
   <si>
     <t>Polák, Teodor</t>
   </si>
   <si>
     <t>G Dr. Karla Polesného Znojmo, p.o.</t>
   </si>
   <si>
-    <t>X4</t>
-[...1 lines deleted...]
-  <si>
     <t>Zeman, Daniel</t>
   </si>
   <si>
     <t>Buchta, Jan</t>
   </si>
   <si>
     <t>Březovský, Bořivoj</t>
   </si>
   <si>
     <t>SPŠ chemická a G Brno, Vranovská, p.o.</t>
   </si>
   <si>
     <t>Brázda, Antonín</t>
   </si>
   <si>
     <t>Klvaňovo G a SZŠ Kyjov, p.o.</t>
   </si>
   <si>
     <t>Ondírková, Lenka</t>
   </si>
   <si>
     <t>Biskupské G Brno a MŠ</t>
   </si>
   <si>
     <t>Cvak, Jan</t>
   </si>
   <si>
     <t>Janků, Sophie</t>
   </si>
   <si>
     <t>G Boskovice, p.o.</t>
   </si>
   <si>
     <t>Bayer, Miroslav</t>
+  </si>
+  <si>
+    <t>X7</t>
   </si>
   <si>
     <t>Heinich, Dario</t>
   </si>
   <si>
     <t>G a Základní umělecká škola Šlapanice, p.o.</t>
   </si>
   <si>
     <t>Bradáč, Jan</t>
   </si>
   <si>
     <t>Kučera, Ondřej</t>
   </si>
   <si>
     <t>G Brno, Křenová, p.o.</t>
   </si>
   <si>
     <t>Minářová, Klára</t>
   </si>
   <si>
     <t>Pešek, Jan</t>
   </si>
   <si>
     <t>Sasinek, Vojta</t>
   </si>
@@ -985,370 +985,370 @@
       </c>
       <c r="D16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="10">
         <v>24.75</v>
       </c>
       <c r="F16" s="10">
         <v>40</v>
       </c>
       <c r="G16" s="10">
         <v>64.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E17" s="10">
         <v>44.25</v>
       </c>
       <c r="F17" s="10">
         <v>19</v>
       </c>
       <c r="G17" s="10">
         <v>63.25</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="10">
         <v>51.5</v>
       </c>
       <c r="F18" s="10">
         <v>11.5</v>
       </c>
       <c r="G18" s="10">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="10">
         <v>47.5</v>
       </c>
       <c r="F19" s="10">
         <v>12.75</v>
       </c>
       <c r="G19" s="10">
         <v>60.25</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="10">
         <v>31</v>
       </c>
       <c r="F20" s="10">
         <v>29</v>
       </c>
       <c r="G20" s="10">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="10">
         <v>34</v>
       </c>
       <c r="F21" s="10">
         <v>25.5</v>
       </c>
       <c r="G21" s="10">
         <v>59.5</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="9" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="10">
         <v>38.75</v>
       </c>
       <c r="F22" s="10">
         <v>19.5</v>
       </c>
       <c r="G22" s="10">
         <v>58.25</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="10">
         <v>38.25</v>
       </c>
       <c r="F23" s="10">
         <v>19.25</v>
       </c>
       <c r="G23" s="10">
         <v>57.5</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="10">
         <v>24</v>
       </c>
       <c r="F24" s="10">
         <v>32.25</v>
       </c>
       <c r="G24" s="10">
         <v>56.25</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="9" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E25" s="10">
         <v>26</v>
       </c>
       <c r="F25" s="10">
         <v>30</v>
       </c>
       <c r="G25" s="10">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="10">
         <v>41</v>
       </c>
       <c r="F26" s="10">
         <v>13.5</v>
       </c>
       <c r="G26" s="10">
         <v>54.5</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="10">
         <v>38.75</v>
       </c>
       <c r="F27" s="10">
         <v>13.5</v>
       </c>
       <c r="G27" s="10">
         <v>52.25</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="23" customHeight="1">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="10">
         <v>42.75</v>
       </c>
       <c r="F28" s="10">
         <v>8.75</v>
       </c>
       <c r="G28" s="10">
         <v>51.5</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="23" customHeight="1">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E29" s="10">
         <v>34</v>
       </c>
       <c r="F29" s="10">
         <v>16</v>
       </c>
       <c r="G29" s="10">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="23" customHeight="1">
       <c r="A30" s="7">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="10">
         <v>38.75</v>
       </c>
       <c r="F30" s="10">
         <v>10.5</v>
       </c>
       <c r="G30" s="10">
         <v>49.25</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="23" customHeight="1">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="10">
         <v>37.25</v>
       </c>
       <c r="F31" s="10">
         <v>11.5</v>
       </c>
       <c r="G31" s="10">
         <v>48.75</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D32" s="9" t="s">
@@ -1514,51 +1514,51 @@
       </c>
       <c r="D39" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="10">
         <v>28</v>
       </c>
       <c r="F39" s="10">
         <v>1.75</v>
       </c>
       <c r="G39" s="10">
         <v>29.75</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="23" customHeight="1">
       <c r="A40" s="7">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E40" s="10">
         <v>23.75</v>
       </c>
       <c r="F40" s="10">
         <v>5.25</v>
       </c>
       <c r="G40" s="10">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="23" customHeight="1">
       <c r="A41" s="7">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="10">