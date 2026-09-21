--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="30">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:11:36.859577 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:33:48.965875 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Liberecký kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -796,51 +796,51 @@
       </c>
       <c r="E13" s="10">
         <v>23.25</v>
       </c>
       <c r="F13" s="10">
         <v>12.8</v>
       </c>
       <c r="G13" s="10">
         <v>31.1</v>
       </c>
       <c r="H13" s="10">
         <v>67.15000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>14.5</v>
       </c>
       <c r="F14" s="10">
         <v>13.9</v>
       </c>
       <c r="G14" s="10">
         <v>22.5</v>
       </c>
       <c r="H14" s="10">
         <v>50.9</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="9" t="s">