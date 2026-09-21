--- v1 (2026-06-30)
+++ v2 (2026-09-21)
@@ -15,56 +15,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="88">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-30 06:18:28.135515 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:33:42.964714 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Hlavní město Praha)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -84,50 +84,53 @@
     <t>X7</t>
   </si>
   <si>
     <t>Žilka, František Vladimír</t>
   </si>
   <si>
     <t>G Jana Keplera, Praha 6, Parléřova 2</t>
   </si>
   <si>
     <t>Brochot, Matthias</t>
   </si>
   <si>
     <t>Malostranské G, Praha 1, Josefská 7</t>
   </si>
   <si>
     <t>X6</t>
   </si>
   <si>
     <t>Lebduška, Hynek</t>
   </si>
   <si>
     <t>Lobiv, Alex</t>
   </si>
   <si>
     <t>G, Praha 4, Písnická 760</t>
+  </si>
+  <si>
+    <t>X8</t>
   </si>
   <si>
     <t>Vévoda, Daniel</t>
   </si>
   <si>
     <t>G J. Seiferta o.p.s.</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Zinková, Adéla</t>
   </si>
   <si>
     <t>Masarykova SŠ chemická, Praha 1, Křemencova 12</t>
   </si>
   <si>
     <t>Štádlerová, Sofie</t>
   </si>
   <si>
     <t>Kleibl, Antonín</t>
   </si>
   <si>
     <t>G Christiana Dopplera</t>
   </si>
@@ -941,1105 +944,1105 @@
       </c>
       <c r="E11" s="10">
         <v>25.5</v>
       </c>
       <c r="F11" s="10">
         <v>22.5</v>
       </c>
       <c r="G11" s="10">
         <v>30.25</v>
       </c>
       <c r="H11" s="10">
         <v>78.25</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E12" s="10">
         <v>25.5</v>
       </c>
       <c r="F12" s="10">
         <v>26.5</v>
       </c>
       <c r="G12" s="10">
         <v>26</v>
       </c>
       <c r="H12" s="10">
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" s="10">
         <v>22.75</v>
       </c>
       <c r="F13" s="10">
         <v>26.4</v>
       </c>
       <c r="G13" s="10">
         <v>27</v>
       </c>
       <c r="H13" s="10">
         <v>76.15000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>21.25</v>
       </c>
       <c r="F14" s="10">
         <v>23.05</v>
       </c>
       <c r="G14" s="10">
         <v>30.75</v>
       </c>
       <c r="H14" s="10">
         <v>75.05</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>26.25</v>
       </c>
       <c r="F15" s="10">
         <v>18.7</v>
       </c>
       <c r="G15" s="10">
         <v>28.5</v>
       </c>
       <c r="H15" s="10">
         <v>73.45</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="10">
         <v>23.25</v>
       </c>
       <c r="F16" s="10">
         <v>22.5</v>
       </c>
       <c r="G16" s="10">
         <v>25.75</v>
       </c>
       <c r="H16" s="10">
         <v>71.5</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="10">
         <v>21.75</v>
       </c>
       <c r="F17" s="10">
         <v>20.85</v>
       </c>
       <c r="G17" s="10">
         <v>27.75</v>
       </c>
       <c r="H17" s="10">
         <v>70.34999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="10">
         <v>26</v>
       </c>
       <c r="F18" s="10">
         <v>18.6</v>
       </c>
       <c r="G18" s="10">
         <v>23.5</v>
       </c>
       <c r="H18" s="10">
         <v>68.09999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="10">
         <v>18</v>
       </c>
       <c r="F19" s="10">
         <v>18.8</v>
       </c>
       <c r="G19" s="10">
         <v>28</v>
       </c>
       <c r="H19" s="10">
         <v>64.8</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="10">
         <v>15.25</v>
       </c>
       <c r="F20" s="10">
         <v>21.65</v>
       </c>
       <c r="G20" s="10">
         <v>27</v>
       </c>
       <c r="H20" s="10">
         <v>63.9</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="10">
         <v>22.25</v>
       </c>
       <c r="F21" s="10">
         <v>18.1</v>
       </c>
       <c r="G21" s="10">
         <v>23.25</v>
       </c>
       <c r="H21" s="10">
         <v>63.6</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="10">
         <v>24.25</v>
       </c>
       <c r="F22" s="10">
         <v>27.5</v>
       </c>
       <c r="G22" s="10">
         <v>11.5</v>
       </c>
       <c r="H22" s="10">
         <v>63.25</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="23" customHeight="1">
       <c r="A23" s="7">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="10">
         <v>20.5</v>
       </c>
       <c r="F23" s="10">
         <v>16.45</v>
       </c>
       <c r="G23" s="10">
         <v>26.25</v>
       </c>
       <c r="H23" s="10">
         <v>63.2</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="10">
         <v>19.5</v>
       </c>
       <c r="F24" s="10">
         <v>9.550000000000001</v>
       </c>
       <c r="G24" s="10">
         <v>33.75</v>
       </c>
       <c r="H24" s="10">
         <v>62.8</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="10">
         <v>21</v>
       </c>
       <c r="F25" s="10">
         <v>10.6</v>
       </c>
       <c r="G25" s="10">
         <v>30.25</v>
       </c>
       <c r="H25" s="10">
         <v>61.85</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="10">
         <v>21.75</v>
       </c>
       <c r="F26" s="10">
         <v>9.35</v>
       </c>
       <c r="G26" s="10">
         <v>28</v>
       </c>
       <c r="H26" s="10">
         <v>59.1</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="10">
         <v>17.5</v>
       </c>
       <c r="F27" s="10">
         <v>14.5</v>
       </c>
       <c r="G27" s="10">
         <v>25.75</v>
       </c>
       <c r="H27" s="10">
         <v>57.75</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="23" customHeight="1">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="10">
         <v>22.25</v>
       </c>
       <c r="F28" s="10">
         <v>10.1</v>
       </c>
       <c r="G28" s="10">
         <v>25</v>
       </c>
       <c r="H28" s="10">
         <v>57.35</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="23" customHeight="1">
       <c r="A29" s="7">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="10">
         <v>23.75</v>
       </c>
       <c r="F29" s="10">
         <v>13.4</v>
       </c>
       <c r="G29" s="10">
         <v>20</v>
       </c>
       <c r="H29" s="10">
         <v>57.15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="23" customHeight="1">
       <c r="A30" s="7">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="10">
         <v>20</v>
       </c>
       <c r="F30" s="10">
         <v>7.85</v>
       </c>
       <c r="G30" s="10">
         <v>28.5</v>
       </c>
       <c r="H30" s="10">
         <v>56.35</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="23" customHeight="1">
       <c r="A31" s="7">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="10">
         <v>20.75</v>
       </c>
       <c r="F31" s="10">
         <v>10.3</v>
       </c>
       <c r="G31" s="10">
         <v>24.25</v>
       </c>
       <c r="H31" s="10">
         <v>55.3</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="23" customHeight="1">
       <c r="A32" s="7">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="10">
         <v>18.75</v>
       </c>
       <c r="F32" s="10">
         <v>14.2</v>
       </c>
       <c r="G32" s="10">
         <v>21.25</v>
       </c>
       <c r="H32" s="10">
         <v>54.2</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23" customHeight="1">
       <c r="A33" s="7">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="10">
         <v>11.75</v>
       </c>
       <c r="F33" s="10">
         <v>13.6</v>
       </c>
       <c r="G33" s="10">
         <v>26.25</v>
       </c>
       <c r="H33" s="10">
         <v>51.6</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="23" customHeight="1">
       <c r="A34" s="7">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="10">
         <v>21.75</v>
       </c>
       <c r="F34" s="10">
         <v>13.05</v>
       </c>
       <c r="G34" s="10">
         <v>15.75</v>
       </c>
       <c r="H34" s="10">
         <v>50.55</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="23" customHeight="1">
       <c r="A35" s="7">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="10">
         <v>15.5</v>
       </c>
       <c r="F35" s="10">
         <v>10.35</v>
       </c>
       <c r="G35" s="10">
         <v>24</v>
       </c>
       <c r="H35" s="10">
         <v>49.85</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23" customHeight="1">
       <c r="A36" s="7">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="10">
         <v>12.5</v>
       </c>
       <c r="F36" s="10">
         <v>13.85</v>
       </c>
       <c r="G36" s="10">
         <v>23</v>
       </c>
       <c r="H36" s="10">
         <v>49.35</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="23" customHeight="1">
       <c r="A37" s="7">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="9" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="10">
         <v>18</v>
       </c>
       <c r="F37" s="10">
         <v>12.15</v>
       </c>
       <c r="G37" s="10">
         <v>19</v>
       </c>
       <c r="H37" s="10">
         <v>49.15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="23" customHeight="1">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="10">
         <v>12.75</v>
       </c>
       <c r="F38" s="10">
         <v>7.65</v>
       </c>
       <c r="G38" s="10">
         <v>28.75</v>
       </c>
       <c r="H38" s="10">
         <v>49.15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="23" customHeight="1">
       <c r="A39" s="7">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="10">
         <v>13.75</v>
       </c>
       <c r="F39" s="10">
         <v>7</v>
       </c>
       <c r="G39" s="10">
         <v>28.25</v>
       </c>
       <c r="H39" s="10">
         <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="23" customHeight="1">
       <c r="A40" s="7">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="10">
         <v>19.75</v>
       </c>
       <c r="F40" s="10">
         <v>12.15</v>
       </c>
       <c r="G40" s="10">
         <v>16.75</v>
       </c>
       <c r="H40" s="10">
         <v>48.65</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="23" customHeight="1">
       <c r="A41" s="7">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="10">
         <v>19.25</v>
       </c>
       <c r="F41" s="10">
         <v>17.4</v>
       </c>
       <c r="G41" s="10">
         <v>10.75</v>
       </c>
       <c r="H41" s="10">
         <v>47.4</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="23" customHeight="1">
       <c r="A42" s="7">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="10">
         <v>18.5</v>
       </c>
       <c r="F42" s="10">
         <v>16.15</v>
       </c>
       <c r="G42" s="10">
         <v>12.75</v>
       </c>
       <c r="H42" s="10">
         <v>47.4</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="23" customHeight="1">
       <c r="A43" s="7">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="10">
         <v>9.25</v>
       </c>
       <c r="F43" s="10">
         <v>7.6</v>
       </c>
       <c r="G43" s="10">
         <v>29.75</v>
       </c>
       <c r="H43" s="10">
         <v>46.6</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="23" customHeight="1">
       <c r="A44" s="7">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="10">
         <v>12.5</v>
       </c>
       <c r="F44" s="10">
         <v>7.6</v>
       </c>
       <c r="G44" s="10">
         <v>21.75</v>
       </c>
       <c r="H44" s="10">
         <v>41.85</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="23" customHeight="1">
       <c r="A45" s="7">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="10">
         <v>13.75</v>
       </c>
       <c r="F45" s="10">
         <v>9.35</v>
       </c>
       <c r="G45" s="10">
         <v>16.25</v>
       </c>
       <c r="H45" s="10">
         <v>39.35</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="23" customHeight="1">
       <c r="A46" s="7">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="10">
         <v>12.5</v>
       </c>
       <c r="F46" s="10">
         <v>4.4</v>
       </c>
       <c r="G46" s="10">
         <v>21</v>
       </c>
       <c r="H46" s="10">
         <v>37.9</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="23" customHeight="1">
       <c r="A47" s="7">
         <v>40</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="10">
         <v>13</v>
       </c>
       <c r="F47" s="10">
         <v>9.9</v>
       </c>
       <c r="G47" s="10">
         <v>10.75</v>
       </c>
       <c r="H47" s="10">
         <v>33.65</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="23" customHeight="1">
       <c r="A48" s="7">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="10">
         <v>14</v>
       </c>
       <c r="F48" s="10">
         <v>9.550000000000001</v>
       </c>
       <c r="G48" s="10">
         <v>5</v>
       </c>
       <c r="H48" s="10">
         <v>28.55</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="23" customHeight="1">
       <c r="A49" s="7">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="10">
         <v>8.25</v>
       </c>
       <c r="F49" s="10">
         <v>3.95</v>
       </c>
       <c r="G49" s="10">
         <v>15.75</v>
       </c>
       <c r="H49" s="10">
         <v>27.95</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="23" customHeight="1">
       <c r="A50" s="7">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="10">
         <v>14</v>
       </c>
       <c r="F50" s="10">
         <v>0</v>
       </c>
       <c r="G50" s="10">
         <v>0</v>
       </c>
       <c r="H50" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="23" customHeight="1">
       <c r="A51" s="11"/>
       <c r="B51" s="12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E51" s="14"/>
       <c r="F51" s="14"/>
       <c r="G51" s="14"/>
     </row>
     <row r="52" spans="1:8" ht="23" customHeight="1">
       <c r="A52" s="11"/>
       <c r="B52" s="12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="14"/>
       <c r="F52" s="14"/>
       <c r="G52" s="14"/>
     </row>
     <row r="53" spans="1:8" ht="23" customHeight="1">
       <c r="A53" s="11"/>
       <c r="B53" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C53" s="13" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="14"/>
       <c r="F53" s="14"/>
       <c r="G53" s="14"/>
     </row>
     <row r="54" spans="1:8" ht="23" customHeight="1">
       <c r="A54" s="11"/>
       <c r="B54" s="12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="14"/>
       <c r="F54" s="14"/>
       <c r="G54" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">