--- v0 (2026-04-16)
+++ v1 (2026-06-10)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="63">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-04-16 08:50:14.386538 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-06-10 03:06:18.512699 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -1457,82 +1457,82 @@
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="10">
         <v>7</v>
       </c>
       <c r="F34" s="10">
         <v>2.75</v>
       </c>
       <c r="G34" s="10">
         <v>9</v>
       </c>
       <c r="H34" s="10">
         <v>18.75</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="23" customHeight="1">
-      <c r="A35" s="11"/>
-      <c r="B35" s="12" t="s">
+      <c r="A35" s="7"/>
+      <c r="B35" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="13" t="s">
+      <c r="C35" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H35" s="14">
+      <c r="D35" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23" customHeight="1">
-      <c r="A36" s="11"/>
-      <c r="B36" s="12" t="s">
+      <c r="A36" s="7"/>
+      <c r="B36" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="C36" s="13" t="s">
+      <c r="C36" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="D36" s="13" t="s">
-[...5 lines deleted...]
-      <c r="H36" s="14">
+      <c r="D36" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="23" customHeight="1">
       <c r="A37" s="11"/>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>