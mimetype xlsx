--- v1 (2026-06-10)
+++ v2 (2026-09-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="63">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-10 03:06:18.512699 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:32:31.593735 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Středočeský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -86,87 +86,87 @@
   <si>
     <t>Dejmek, Tomáš</t>
   </si>
   <si>
     <t>G, Kolín III, Žižkova 162</t>
   </si>
   <si>
     <t>Cvrček, David</t>
   </si>
   <si>
     <t>G Dr. Josefa Pekaře, Mladá Boleslav, Palackého 211</t>
   </si>
   <si>
     <t>Soulek, Štěpán</t>
   </si>
   <si>
     <t>G Bohumila Hrabala v Nymburce, p.o.</t>
   </si>
   <si>
     <t>Svrčková, Eliška</t>
   </si>
   <si>
     <t>Sportovní G, Kladno, Plzeňská 3103</t>
   </si>
   <si>
+    <t>X8</t>
+  </si>
+  <si>
     <t>Burýšek, Jan</t>
   </si>
   <si>
     <t>Církevní G v Kutné Hoře</t>
   </si>
   <si>
     <t>Kalus, Matyáš</t>
   </si>
   <si>
     <t>G, Vlašim, Tylova 271</t>
   </si>
   <si>
     <t>Škultéty, Lea Magdalena</t>
   </si>
   <si>
     <t>G Karla Čapka, Dobříš, Školní 1530</t>
   </si>
   <si>
     <t>6/8</t>
   </si>
   <si>
     <t>Figallová, Amelie Anna</t>
   </si>
   <si>
     <t>OPEN GATE - G a ZŠ, s.r.o.</t>
   </si>
   <si>
     <t>Holec, Vít</t>
   </si>
   <si>
     <t>G, Mladá Boleslav, Palackého 191/1</t>
   </si>
   <si>
     <t>Pustá, Soňa</t>
-  </si>
-[...1 lines deleted...]
-    <t>X6</t>
   </si>
   <si>
     <t>Šťovíček, Viktor</t>
   </si>
   <si>
     <t>Straka, Martin</t>
   </si>
   <si>
     <t>Kulinová, Hana</t>
   </si>
   <si>
     <t>Praský, Matěj</t>
   </si>
   <si>
     <t>G, Příbram, Legionářů 402</t>
   </si>
   <si>
     <t>Lukáč, David</t>
   </si>
   <si>
     <t>G Václava Beneše Třebízského, Slaný, Smetanovo nám. 1310</t>
   </si>
   <si>
     <t>Tomáš, Baumruk</t>
   </si>
@@ -869,282 +869,282 @@
       </c>
       <c r="E11" s="10">
         <v>28</v>
       </c>
       <c r="F11" s="10">
         <v>15.6</v>
       </c>
       <c r="G11" s="10">
         <v>31.05</v>
       </c>
       <c r="H11" s="10">
         <v>74.65000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E12" s="10">
         <v>24.5</v>
       </c>
       <c r="F12" s="10">
         <v>20.3</v>
       </c>
       <c r="G12" s="10">
         <v>29.75</v>
       </c>
       <c r="H12" s="10">
         <v>74.55</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>23</v>
       </c>
       <c r="F13" s="10">
         <v>24.5</v>
       </c>
       <c r="G13" s="10">
         <v>26.75</v>
       </c>
       <c r="H13" s="10">
         <v>74.25</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>20</v>
       </c>
       <c r="F14" s="10">
         <v>21.4</v>
       </c>
       <c r="G14" s="10">
         <v>30.5</v>
       </c>
       <c r="H14" s="10">
         <v>71.90000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" s="10">
         <v>18</v>
       </c>
       <c r="F15" s="10">
         <v>16.3</v>
       </c>
       <c r="G15" s="10">
         <v>28.75</v>
       </c>
       <c r="H15" s="10">
         <v>63.05</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="10">
         <v>23.25</v>
       </c>
       <c r="F16" s="10">
         <v>10.05</v>
       </c>
       <c r="G16" s="10">
         <v>29.5</v>
       </c>
       <c r="H16" s="10">
         <v>62.8</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="10">
         <v>14.5</v>
       </c>
       <c r="F17" s="10">
         <v>18.75</v>
       </c>
       <c r="G17" s="10">
         <v>27.75</v>
       </c>
       <c r="H17" s="10">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23" customHeight="1">
       <c r="A18" s="7">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E18" s="10">
         <v>22.5</v>
       </c>
       <c r="F18" s="10">
         <v>13.45</v>
       </c>
       <c r="G18" s="10">
         <v>24.6</v>
       </c>
       <c r="H18" s="10">
         <v>60.55</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23" customHeight="1">
       <c r="A19" s="7">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="10">
         <v>16.5</v>
       </c>
       <c r="F19" s="10">
         <v>17.55</v>
       </c>
       <c r="G19" s="10">
         <v>25.25</v>
       </c>
       <c r="H19" s="10">
         <v>59.3</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="23" customHeight="1">
       <c r="A20" s="7">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="10">
         <v>24.5</v>
       </c>
       <c r="F20" s="10">
         <v>18</v>
       </c>
       <c r="G20" s="10">
         <v>16.75</v>
       </c>
       <c r="H20" s="10">
         <v>59.25</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="23" customHeight="1">
       <c r="A21" s="7">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="10">
         <v>16.25</v>
       </c>
       <c r="F21" s="10">
         <v>15.55</v>
       </c>
       <c r="G21" s="10">
         <v>26.5</v>
       </c>
       <c r="H21" s="10">
         <v>58.3</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="23" customHeight="1">
       <c r="A22" s="7">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="9" t="s">
@@ -1178,51 +1178,51 @@
       </c>
       <c r="D23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="10">
         <v>18.5</v>
       </c>
       <c r="F23" s="10">
         <v>8.85</v>
       </c>
       <c r="G23" s="10">
         <v>26.75</v>
       </c>
       <c r="H23" s="10">
         <v>54.1</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="23" customHeight="1">
       <c r="A24" s="7">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="10">
         <v>15.5</v>
       </c>
       <c r="F24" s="10">
         <v>10.05</v>
       </c>
       <c r="G24" s="10">
         <v>28.3</v>
       </c>
       <c r="H24" s="10">
         <v>53.85</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="23" customHeight="1">
       <c r="A25" s="7">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="9" t="s">
@@ -1233,77 +1233,77 @@
       </c>
       <c r="E25" s="10">
         <v>15.75</v>
       </c>
       <c r="F25" s="10">
         <v>9.199999999999999</v>
       </c>
       <c r="G25" s="10">
         <v>28.5</v>
       </c>
       <c r="H25" s="10">
         <v>53.45</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="23" customHeight="1">
       <c r="A26" s="7">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E26" s="10">
         <v>23.75</v>
       </c>
       <c r="F26" s="10">
         <v>9.449999999999999</v>
       </c>
       <c r="G26" s="10">
         <v>19</v>
       </c>
       <c r="H26" s="10">
         <v>52.2</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="23" customHeight="1">
       <c r="A27" s="7">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E27" s="10">
         <v>13</v>
       </c>
       <c r="F27" s="10">
         <v>12.7</v>
       </c>
       <c r="G27" s="10">
         <v>26.35</v>
       </c>
       <c r="H27" s="10">
         <v>52.05</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="23" customHeight="1">
       <c r="A28" s="7">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="9" t="s">
@@ -1462,51 +1462,51 @@
       <c r="C34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="10">
         <v>7</v>
       </c>
       <c r="F34" s="10">
         <v>2.75</v>
       </c>
       <c r="G34" s="10">
         <v>9</v>
       </c>
       <c r="H34" s="10">
         <v>18.75</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="23" customHeight="1">
       <c r="A35" s="7"/>
       <c r="B35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23" customHeight="1">
       <c r="A36" s="7"/>
       <c r="B36" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>