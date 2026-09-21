--- v1 (2026-06-30)
+++ v2 (2026-09-21)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Výsledky" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Výsledky!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="32">
   <si>
     <t>Výsledková listina pro rok 2025/2026</t>
   </si>
   <si>
-    <t>Vygenerováno 2026-06-30 06:17:41.153722 pro uživatele Anonym</t>
+    <t>Vygenerováno 2026-09-21 09:32:04.989513 pro uživatele Anonym</t>
   </si>
   <si>
     <t>Kategorie B</t>
   </si>
   <si>
     <t>Krajské kolo (Plzeňský kraj)</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Jméno a příjmení</t>
   </si>
   <si>
     <t>Škola</t>
   </si>
   <si>
     <t>Roč.</t>
   </si>
   <si>
     <t>Anorganika</t>
   </si>
   <si>
     <t>Organika</t>
   </si>
@@ -80,81 +80,81 @@
   <si>
     <t>G a SOŠ, Rokycany, Mládežníků 1115</t>
   </si>
   <si>
     <t>X7</t>
   </si>
   <si>
     <t>Kliment, Matyáš</t>
   </si>
   <si>
     <t>G, Plzeň, Mikulášské nám. 23</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>Poláček, Vojtěch</t>
   </si>
   <si>
     <t>Šimon, Daniel</t>
   </si>
   <si>
     <t>Sportovní G, Plzeň, Vejprnická 56</t>
   </si>
   <si>
+    <t>X8</t>
+  </si>
+  <si>
     <t>Michalčíková, Sofie</t>
   </si>
   <si>
     <t>Lorencová, Ester</t>
   </si>
   <si>
     <t>G J.Š.Baara, Domažlice, Pivovarská 323</t>
   </si>
   <si>
     <t>Krulíkovský, Lukáš</t>
   </si>
   <si>
     <t>Žák, Adam</t>
   </si>
   <si>
     <t>Dvořáková, Kateřina</t>
   </si>
   <si>
     <t>Fojtík, Tomáš</t>
   </si>
   <si>
     <t>Schiffner, Ondřej</t>
   </si>
   <si>
     <t>Sochorová, Alžběta</t>
   </si>
   <si>
     <t>G, Blovice, Družstevní 650</t>
-  </si>
-[...1 lines deleted...]
-    <t>X6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -724,249 +724,249 @@
       </c>
       <c r="E10" s="10">
         <v>8.25</v>
       </c>
       <c r="F10" s="10">
         <v>17.65</v>
       </c>
       <c r="G10" s="10">
         <v>30.75</v>
       </c>
       <c r="H10" s="10">
         <v>56.65</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="23" customHeight="1">
       <c r="A11" s="7">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10">
         <v>18.5</v>
       </c>
       <c r="F11" s="10">
         <v>3.75</v>
       </c>
       <c r="G11" s="10">
         <v>28.5</v>
       </c>
       <c r="H11" s="10">
         <v>50.75</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23" customHeight="1">
       <c r="A12" s="7">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="10">
         <v>18.75</v>
       </c>
       <c r="F12" s="10">
         <v>4.2</v>
       </c>
       <c r="G12" s="10">
         <v>26.25</v>
       </c>
       <c r="H12" s="10">
         <v>49.2</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23" customHeight="1">
       <c r="A13" s="7">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="10">
         <v>11.25</v>
       </c>
       <c r="F13" s="10">
         <v>10.35</v>
       </c>
       <c r="G13" s="10">
         <v>26.5</v>
       </c>
       <c r="H13" s="10">
         <v>48.1</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23" customHeight="1">
       <c r="A14" s="7">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="10">
         <v>18</v>
       </c>
       <c r="F14" s="10">
         <v>4.85</v>
       </c>
       <c r="G14" s="10">
         <v>11.25</v>
       </c>
       <c r="H14" s="10">
         <v>34.1</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23" customHeight="1">
       <c r="A15" s="7">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>9.25</v>
       </c>
       <c r="F15" s="10">
         <v>3.4</v>
       </c>
       <c r="G15" s="10">
         <v>20.75</v>
       </c>
       <c r="H15" s="10">
         <v>33.4</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23" customHeight="1">
       <c r="A16" s="7">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="10">
         <v>5.75</v>
       </c>
       <c r="F16" s="10">
         <v>2</v>
       </c>
       <c r="G16" s="10">
         <v>14.5</v>
       </c>
       <c r="H16" s="10">
         <v>22.25</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="23" customHeight="1">
       <c r="A17" s="7">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="10">
         <v>9.25</v>
       </c>
       <c r="F17" s="10">
         <v>8.25</v>
       </c>
       <c r="G17" s="10">
         <v>4</v>
       </c>
       <c r="H17" s="10">
         <v>21.5</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23" customHeight="1">
       <c r="A18" s="7"/>
       <c r="B18" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="23" customHeight="1">
       <c r="A19" s="7"/>
       <c r="B19" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">